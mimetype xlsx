--- v0 (2026-04-18)
+++ v1 (2026-05-10)
@@ -302,87 +302,87 @@
   <si>
     <t>(15:00) 7-Steven Levasseur kicks 65 yards from ATL 35 to TEN 0. 21-Samuel Burke to TEN 28 for 28 yards. Tackle by 30-Jack Prescott.</t>
   </si>
   <si>
     <t>#21 Samuel Burke - RB</t>
   </si>
   <si>
     <t>#96 Michael Houle - SLB</t>
   </si>
   <si>
     <t>#40 Matt Johnson - CB</t>
   </si>
   <si>
     <t>#47 Harold Cunningham - SS</t>
   </si>
   <si>
     <t>#1 Floyd Roussel - FS</t>
   </si>
   <si>
     <t>#21 Fred Dennis - CB</t>
   </si>
   <si>
     <t>#54 Scott Bowers - WLB</t>
   </si>
   <si>
-    <t>#25 Robert Murphy - CB</t>
+    <t>#43 Robert Murphy - CB</t>
   </si>
   <si>
     <t>#34 Robert Desir - CB</t>
   </si>
   <si>
     <t>#98 John Halpin - WLB</t>
   </si>
   <si>
     <t>#33 Kyle Chase - SS</t>
   </si>
   <si>
     <t>#7 Steven Levasseur - K</t>
   </si>
   <si>
     <t>TEN</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
   <si>
     <t>TEN 28</t>
   </si>
   <si>
     <t>I Formation Normal Curl &amp; Post</t>
   </si>
   <si>
     <t>4-3 Normal 3 Deep LB Blitz</t>
   </si>
   <si>
     <t>1-10-TEN 28 (14:56) 11-Ralph Archie pass complete to 82-Mervin Jones to TEN 34 for 6 yards. Tackle by 44-Devin Davis.</t>
   </si>
   <si>
     <t>#11 Ralph Archie - QB</t>
   </si>
   <si>
-    <t>#88 Eugene Simon - RB</t>
+    <t>#88 Eugene Simon - TE</t>
   </si>
   <si>
     <t>#84 Jeffrey Jeffrey - RB</t>
   </si>
   <si>
     <t>#82 Mervin Jones - TE</t>
   </si>
   <si>
     <t>#19 Sean Taylor - WR</t>
   </si>
   <si>
     <t>#13 Aaron Pabon - WR</t>
   </si>
   <si>
     <t>#63 Edward Collins - LT</t>
   </si>
   <si>
     <t>#52 Scott Ward - LG</t>
   </si>
   <si>
     <t>#75 David McClain - C</t>
   </si>
   <si>
     <t>#74 Walter Reed - RG</t>
   </si>
@@ -647,57 +647,57 @@
   <si>
     <t>#81 Toby Gill - TE</t>
   </si>
   <si>
     <t>#86 David Fultz - TE</t>
   </si>
   <si>
     <t>#50 Brian Smith - LG</t>
   </si>
   <si>
     <t>#79 Merle Robinson - C</t>
   </si>
   <si>
     <t>#60 John Breen - RG</t>
   </si>
   <si>
     <t>#54 Dwayne Ruiz - RT</t>
   </si>
   <si>
     <t>#27 John Putnam - LDE</t>
   </si>
   <si>
     <t>#93 Lewis Marshall - RDE</t>
   </si>
   <si>
-    <t>#95 Lionel Betty - DT</t>
+    <t>#95 Lionel Betty - RDE</t>
   </si>
   <si>
     <t>#69 Robert Reynolds - DT</t>
   </si>
   <si>
-    <t>#98 Alton Lowry - RDE</t>
+    <t>#98 Alton Lowry - DT</t>
   </si>
   <si>
     <t>#91 David Blais - MLB</t>
   </si>
   <si>
     <t>#31 Mike Parr - CB</t>
   </si>
   <si>
     <t>8:28</t>
   </si>
   <si>
     <t>ATL 38</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>2-4-ATL 38 (8:27) 5-Jack Perkins ran to ATL 39 for 1 yards. Tackle by 95-Lionel Betty. ATL 50-Brian Smith was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>7:54</t>
   </si>
   <si>
     <t>ATL 39</t>
   </si>
@@ -857,51 +857,51 @@
   <si>
     <t>0:56</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>3-5-TEN 12 (0:57) PENALTY - False Start (ATL 81-Toby Gill)</t>
   </si>
   <si>
     <t>I Formation 3WR FL Post</t>
   </si>
   <si>
     <t>3-10-TEN 17 (0:57) 17-William Akins pass complete to 5-Jack Perkins to TEN 10 for 6 yards. Tackle by 91-David Blais.</t>
   </si>
   <si>
     <t>0:13</t>
   </si>
   <si>
     <t>TEN 10</t>
   </si>
   <si>
     <t>4-4-TEN 10 (0:12) 7-Steven Levasseur 27 yard field goal is GOOD. ATL 3 TEN 7</t>
   </si>
   <si>
-    <t>#51 Ramon Lopez - SLB</t>
+    <t>#92 Ramon Lopez - SLB</t>
   </si>
   <si>
     <t>0:08</t>
   </si>
   <si>
     <t>(0:09) 7-Steven Levasseur kicks 74 yards from ATL 35 to TEN -9. Touchback.</t>
   </si>
   <si>
     <t>TEN 25</t>
   </si>
   <si>
     <t>4-3 Normal CB2 Blitz</t>
   </si>
   <si>
     <t>1-10-TEN 25 (0:09) 21-Samuel Burke ran to TEN 26 for 1 yards. Tackle by 93-Peter Johnson.</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
   <si>
     <t>End of first quarter.</t>
   </si>
   <si>
     <t>TEN 26</t>
   </si>
@@ -1061,51 +1061,51 @@
   <si>
     <t>6:21</t>
   </si>
   <si>
     <t>TEN 14</t>
   </si>
   <si>
     <t>2-21-TEN 14 (6:20) 21-Samuel Burke ran to TEN 16 for 2 yards. Tackle by 93-Peter Johnson. PENALTY - Offsides (ATL 92-Adam Servantes)</t>
   </si>
   <si>
     <t>6:17</t>
   </si>
   <si>
     <t>TEN 19</t>
   </si>
   <si>
     <t>Singleback Empty 4 WR Post Corner</t>
   </si>
   <si>
     <t>Dime Normal Double WR1 WR2</t>
   </si>
   <si>
     <t>2-16-TEN 19 (6:18) 11-Ralph Archie sacked at TEN 14 for -6 yards (97-Jeffrey Torres). Sack allowed by 74-Walter Reed.</t>
   </si>
   <si>
-    <t>#85 Vincent Fisher - WR</t>
+    <t>#85 Vincent Fisher - TE</t>
   </si>
   <si>
     <t>5:43</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>3-21-TEN 14 (5:42) 21-Samuel Burke ran to TEN 17 for 4 yards. Tackle by 56-Rayford Russell. ATL 43-Doug Boone was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>5:01</t>
   </si>
   <si>
     <t>4-18-TEN 17 (5:00) 8-Rick Deckard punts 49 yards to ATL 34. Fair Catch by 16-Lewis Hamilton.</t>
   </si>
   <si>
     <t>ATL 34</t>
   </si>
   <si>
     <t>1-10-ATL 34 (4:53) 17-William Akins pass complete to 5-Jack Perkins to ATL 39 for 5 yards. Tackle by 34-Robert Desir.</t>
   </si>
   <si>
     <t>I Formation Power Play Action Bomb</t>
   </si>