--- v0 (2026-04-18)
+++ v1 (2026-05-10)
@@ -545,51 +545,51 @@
   <si>
     <t>1-10-MIN 15 (10:55) 27-John Coffman FUMBLES recovered by CAR-20-Larry Spivey for 11 yards. TOUCHDOWN! CAR 6 MIN 0</t>
   </si>
   <si>
     <t>#10 Roberto Brown - QB</t>
   </si>
   <si>
     <t>#45 Ray Byrne - TE</t>
   </si>
   <si>
     <t>#27 John Coffman - RB</t>
   </si>
   <si>
     <t>#17 Santiago Stjohn - WR</t>
   </si>
   <si>
     <t>#12 Richard Stringfellow - WR</t>
   </si>
   <si>
     <t>#89 Steven Beeler - WR</t>
   </si>
   <si>
     <t>#61 Antonio Huntley - LT</t>
   </si>
   <si>
-    <t>#68 Jerome Rice - LG</t>
+    <t>#72 Jerome Rice - LG</t>
   </si>
   <si>
     <t>#72 Larry Harding - C</t>
   </si>
   <si>
     <t>#64 Phillip Bailey - RG</t>
   </si>
   <si>
     <t>#60 Robert Miller - LT</t>
   </si>
   <si>
     <t>#95 Vernon Bang - DT</t>
   </si>
   <si>
     <t>#56 David Ganey - SLB</t>
   </si>
   <si>
     <t>#48 Mike Montano - FS</t>
   </si>
   <si>
     <t>10:47</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
@@ -617,51 +617,51 @@
   <si>
     <t>CAR 35</t>
   </si>
   <si>
     <t>(10:48) 2-William Abraham kicks 75 yards from CAR 35 to MIN -10. Touchback.</t>
   </si>
   <si>
     <t>#86 Rudy Stevens - TE</t>
   </si>
   <si>
     <t>MIN 25</t>
   </si>
   <si>
     <t>Shotgun 5 Wide Middle Curls</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>1-10-MIN 25 (10:48) 10-Roberto Brown pass complete to 17-Santiago Stjohn to MIN 31 for 6 yards. Tackle by 20-Larry Spivey.</t>
   </si>
   <si>
     <t>#35 Joseph Alvarez - FB</t>
   </si>
   <si>
-    <t>#81 Raymond Alexander - TE</t>
+    <t>#81 Raymond Alexander - WR</t>
   </si>
   <si>
     <t>#30 Terry Barrientos - CB</t>
   </si>
   <si>
     <t>10:05</t>
   </si>
   <si>
     <t>MIN 31</t>
   </si>
   <si>
     <t>Strong I Normal FB Trap Weak</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>2-4-MIN 31 (10:04) 84-Gerald Gill ran to MIN 30 for -1 yards. Tackle by 92-Bob Nance.</t>
   </si>
   <si>
     <t>#84 Gerald Gill - TE</t>
   </si>
   <si>
     <t>#81 Salvador Anderson - WR</t>
   </si>