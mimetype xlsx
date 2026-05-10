--- v0 (2026-04-18)
+++ v1 (2026-05-10)
@@ -410,51 +410,51 @@
   <si>
     <t>#36 Edward Benner - CB</t>
   </si>
   <si>
     <t>#27 Michael Baird - SS</t>
   </si>
   <si>
     <t>#33 George Barnum - CB</t>
   </si>
   <si>
     <t>14:17</t>
   </si>
   <si>
     <t>NYN 31</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Dime Flat 2 Deep Man Under</t>
   </si>
   <si>
     <t>2-4-NYN 31 (14:16) 6-Charles Gates pass INTERCEPTED by 27-Michael Baird at NYN 45. 27-Michael Baird to NYN 44 for 1 yards. Tackle by 85-Ronald Seery. LOS 27-Michael Baird was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#30 Troy Rivers - WR</t>
+    <t>#19 Troy Rivers - WR</t>
   </si>
   <si>
     <t>#32 Anthony Jensen - CB</t>
   </si>
   <si>
     <t>#39 Timothy Grayson - CB</t>
   </si>
   <si>
     <t>14:12</t>
   </si>
   <si>
     <t>NYN 44</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>1-10-NYN 44 (14:13) 3-Earnest Dean pass complete to 12-Max Turner to NYN 38 for 6 yards. Tackle by 29-Robert Eaton.</t>
   </si>
   <si>
     <t>#3 Earnest Dean - QB</t>
   </si>