--- v0 (2026-04-18)
+++ v1 (2026-05-10)
@@ -371,69 +371,69 @@
   <si>
     <t>#62 Ryan Thompson - LG</t>
   </si>
   <si>
     <t>#58 Stephen Calcote - C</t>
   </si>
   <si>
     <t>#60 Fred Lopez - RG</t>
   </si>
   <si>
     <t>#69 Robert Nesbitt - RT</t>
   </si>
   <si>
     <t>#71 George Ellis - DT</t>
   </si>
   <si>
     <t>#54 Bradley Booker - DT</t>
   </si>
   <si>
     <t>#60 John Landry - DT</t>
   </si>
   <si>
     <t>#90 John Burns - RDE</t>
   </si>
   <si>
-    <t>#92 Robert Honeycutt - WLB</t>
+    <t>#98 Robert Honeycutt - RDE</t>
   </si>
   <si>
     <t>#58 Fred Greene - MLB</t>
   </si>
   <si>
     <t>#53 Andrew Dunn - WLB</t>
   </si>
   <si>
     <t>#24 Zachery Obrien - CB</t>
   </si>
   <si>
     <t>#35 Jack James - CB</t>
   </si>
   <si>
     <t>#39 Harold King - CB</t>
   </si>
   <si>
-    <t>#37 Robert James - FS</t>
+    <t>#27 Robert James - CB</t>
   </si>
   <si>
     <t>14:17</t>
   </si>
   <si>
     <t>NYA 35</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>4-3 Under Crowd Middle</t>
   </si>
   <si>
     <t>2-1-NYA 35 (14:16) 32-Jose Hernandez ran to NYA 37 for 2 yards. Tackle by 54-Bradley Booker.</t>
   </si>
   <si>
     <t>13:38</t>
   </si>
   <si>
     <t>NYA 37</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Strong</t>
   </si>
@@ -668,51 +668,51 @@
   <si>
     <t>#48 Edward Dominguez - MLB</t>
   </si>
   <si>
     <t>#44 Arturo Serrano - WLB</t>
   </si>
   <si>
     <t>#39 Theron Goodwin - SS</t>
   </si>
   <si>
     <t>#36 Charles Glover - FS</t>
   </si>
   <si>
     <t>6:23</t>
   </si>
   <si>
     <t>DEN 29</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Corner Long</t>
   </si>
   <si>
     <t>2-6-DEN 29 (6:22) 2-Donald Edwards pass complete to 42-Harold Flores to DEN 42 for 13 yards. Tackle by 36-Charles Glover.</t>
   </si>
   <si>
-    <t>#12 Willie Lomax - WR</t>
+    <t>#12 Willie Lomax - TE</t>
   </si>
   <si>
     <t>#20 Thomas Carr - CB</t>
   </si>
   <si>
     <t>5:44</t>
   </si>
   <si>
     <t>DEN 42</t>
   </si>
   <si>
     <t>I Formation Twin WR Hard Slants</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-DEN 42 (5:43) 2-Donald Edwards pass complete to 15-Brian Gonzales to NYA 48 for 10 yards. Tackle by 21-Eric Jones.</t>
   </si>
   <si>
     <t>#87 Willie Collard - TE</t>
   </si>
   <si>
     <t>5:03</t>
   </si>