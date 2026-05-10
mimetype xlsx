--- v0 (2026-04-18)
+++ v1 (2026-05-10)
@@ -287,69 +287,69 @@
   <si>
     <t>DEN has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>OAK</t>
   </si>
   <si>
     <t>OAK 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 15-Robert Johnson kicks 70 yards from OAK 35 to DEN -5. 42-Harold Flores to DEN 16 for 22 yards. Tackle by 27-Gary Morse.</t>
   </si>
   <si>
     <t>#42 Harold Flores - RB</t>
   </si>
   <si>
     <t>#62 Carlos Martinez - LG</t>
   </si>
   <si>
-    <t>#98 David Levinson - LDE</t>
+    <t>#59 David Levinson - LDE</t>
   </si>
   <si>
     <t>#35 Jack James - CB</t>
   </si>
   <si>
     <t>#40 Francis Wilson - CB</t>
   </si>
   <si>
     <t>#54 Bradley Booker - DT</t>
   </si>
   <si>
     <t>#97 Mark Gothard - DT</t>
   </si>
   <si>
     <t>#71 George Ellis - DT</t>
   </si>
   <si>
-    <t>#37 Robert James - FS</t>
+    <t>#27 Robert James - CB</t>
   </si>
   <si>
     <t>#90 John Burns - RDE</t>
   </si>
   <si>
     <t>#28 Gene Sanders - CB</t>
   </si>
   <si>
     <t>#15 Robert Johnson - K</t>
   </si>
   <si>
     <t>DEN</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>DEN 16</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
@@ -566,96 +566,96 @@
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
   <si>
     <t>2-12-OAK 30 (12:45) 14-John Toro sacked at OAK 20 for -10 yards (54-Bradley Booker). Sack allowed by 20-Pete Gardner.</t>
   </si>
   <si>
     <t>#84 Jeffrey Torrance - TE</t>
   </si>
   <si>
     <t>12:01</t>
   </si>
   <si>
     <t>OAK 20</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>3-22-OAK 20 (12:00) 14-John Toro pass complete to 20-Pete Gardner to OAK 30 for 10 yards. Tackle by 92-Robert Honeycutt.</t>
   </si>
   <si>
-    <t>#92 Robert Honeycutt - WLB</t>
+    <t>#98 Robert Honeycutt - RDE</t>
   </si>
   <si>
     <t>11:22</t>
   </si>
   <si>
     <t>4-12-OAK 30 (11:21) 6-Jackie Davis punts 50 yards to DEN 20. 15-Brian Gonzales to DEN 30 for 11 yards. Tackle by 51-Evan Bridges.</t>
   </si>
   <si>
     <t>#6 Jackie Davis - P</t>
   </si>
   <si>
     <t>#51 Evan Bridges - C</t>
   </si>
   <si>
     <t>#66 Mike Cunha - LG</t>
   </si>
   <si>
     <t>11:11</t>
   </si>
   <si>
     <t>DEN 30</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>1-10-DEN 30 (11:12) 2-Donald Edwards pass complete to 89-Richard Zamora to DEN 36 for 6 yards. Tackle by 50-Curt Price.</t>
   </si>
   <si>
     <t>10:27</t>
   </si>
   <si>
     <t>DEN 36</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>2-4-DEN 36 (10:26) 42-Harold Flores ran to DEN 41 for 5 yards. Tackle by 37-Steven Forbes.</t>
   </si>
   <si>
-    <t>#12 Willie Lomax - WR</t>
+    <t>#12 Willie Lomax - TE</t>
   </si>
   <si>
     <t>9:46</t>
   </si>
   <si>
     <t>DEN 41</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>1-10-DEN 41 (9:45) 42-Harold Flores ran to OAK 47 for 12 yards. Tackle by 27-Gary Morse.</t>
   </si>
   <si>
     <t>9:04</t>
   </si>
   <si>
     <t>OAK 47</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>4-3 Under Shallow Right Zone</t>
   </si>