--- v0 (2026-04-18)
+++ v1 (2026-05-10)
@@ -590,51 +590,51 @@
   <si>
     <t>#68 Larry Awkward - RT</t>
   </si>
   <si>
     <t>#67 David Anderson - C</t>
   </si>
   <si>
     <t>#66 Steven Hensley - RT</t>
   </si>
   <si>
     <t>#53 Daniel Jones - C</t>
   </si>
   <si>
     <t>#2 Robert Carter - SLB</t>
   </si>
   <si>
     <t>#84 Kirk Oakes - TE</t>
   </si>
   <si>
     <t>#82 Albert Bowers - WR</t>
   </si>
   <si>
     <t>#44 Dennis Mears - CB</t>
   </si>
   <si>
-    <t>#33 Robert Saddler - CB</t>
+    <t>#34 Robert Saddler - CB</t>
   </si>
   <si>
     <t>BUF 35</t>
   </si>
   <si>
     <t>(9:15) 9-Stephen Figaro kicks 72 yards from BUF 35 to CIN -7. Touchback.</t>
   </si>
   <si>
     <t>#40 George Hanson - RB</t>
   </si>
   <si>
     <t>#71 Paul Hilton - LDE</t>
   </si>
   <si>
     <t>CIN 25</t>
   </si>
   <si>
     <t>Strong I Normal HB Power Strong</t>
   </si>
   <si>
     <t>4-3 Normal Double WR2</t>
   </si>
   <si>
     <t>1-10-CIN 25 (9:15) 40-George Hanson ran to CIN 23 for -2 yards. Tackle by 93-Edwin Quezada. CIN 83-Raymond Hansen was injured on the play. He looks like he should be able to return.</t>
   </si>