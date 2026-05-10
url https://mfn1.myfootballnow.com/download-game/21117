--- v0 (2026-04-18)
+++ v1 (2026-05-10)
@@ -371,57 +371,57 @@
   <si>
     <t>#15 Myron Haggerty - WR</t>
   </si>
   <si>
     <t>#84 Charles Uresti - WR</t>
   </si>
   <si>
     <t>#65 William Vandyke - LT</t>
   </si>
   <si>
     <t>#77 Sidney Lassiter - LG</t>
   </si>
   <si>
     <t>#73 Thomas Williams - C</t>
   </si>
   <si>
     <t>#69 Jonathan Alston - RG</t>
   </si>
   <si>
     <t>#57 David Palacio - LG</t>
   </si>
   <si>
     <t>#27 John Putnam - LDE</t>
   </si>
   <si>
-    <t>#95 Lionel Betty - DT</t>
+    <t>#95 Lionel Betty - RDE</t>
   </si>
   <si>
     <t>#69 Robert Reynolds - DT</t>
   </si>
   <si>
-    <t>#98 Alton Lowry - RDE</t>
+    <t>#98 Alton Lowry - DT</t>
   </si>
   <si>
     <t>#98 John Halpin - WLB</t>
   </si>
   <si>
     <t>#91 David Blais - MLB</t>
   </si>
   <si>
     <t>#54 Scott Bowers - WLB</t>
   </si>
   <si>
     <t>#34 Robert Desir - CB</t>
   </si>
   <si>
     <t>#31 Mike Parr - CB</t>
   </si>
   <si>
     <t>#21 Fred Dennis - CB</t>
   </si>
   <si>
     <t>#1 Floyd Roussel - FS</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
@@ -488,135 +488,135 @@
   <si>
     <t>#80 Howard Norwood - TE</t>
   </si>
   <si>
     <t>12:38</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-2-TEN 49 (12:37) 7-Gary Anderson punts 38 yards to TEN 11.</t>
   </si>
   <si>
     <t>#7 Gary Anderson - P</t>
   </si>
   <si>
     <t>#21 Samuel Burke - RB</t>
   </si>
   <si>
     <t>#47 Harold Cunningham - SS</t>
   </si>
   <si>
-    <t>#25 Robert Murphy - CB</t>
+    <t>#43 Robert Murphy - CB</t>
   </si>
   <si>
     <t>#33 Kyle Chase - SS</t>
   </si>
   <si>
     <t>#62 James Hall - LT</t>
   </si>
   <si>
     <t>#79 Ron Johnston - C</t>
   </si>
   <si>
     <t>#96 Michael Houle - SLB</t>
   </si>
   <si>
     <t>#76 Nicholas McCormick - DT</t>
   </si>
   <si>
     <t>12:28</t>
   </si>
   <si>
     <t>TEN 11</t>
   </si>
   <si>
     <t>Shotgun 4 Wide Slot Curl</t>
   </si>
   <si>
     <t>Nickel Blitz CB SS LB Blitz</t>
   </si>
   <si>
     <t>1-10-TEN 11 (12:29) 4-William Maheu pass incomplete, dropped by 85-Vincent Fisher. Pressure by 32-David Harris.</t>
   </si>
   <si>
     <t>#4 William Maheu - QB</t>
   </si>
   <si>
     <t>#15 James Nace - WR</t>
   </si>
   <si>
     <t>#13 Aaron Pabon - WR</t>
   </si>
   <si>
-    <t>#85 Vincent Fisher - WR</t>
+    <t>#85 Vincent Fisher - TE</t>
   </si>
   <si>
     <t>#63 Edward Collins - LT</t>
   </si>
   <si>
     <t>#52 Scott Ward - LG</t>
   </si>
   <si>
     <t>#75 David McClain - C</t>
   </si>
   <si>
     <t>#74 Walter Reed - RG</t>
   </si>
   <si>
     <t>#73 Steven Booker - RT</t>
   </si>
   <si>
     <t>#96 Jack Vallo - DT</t>
   </si>
   <si>
     <t>#98 Mark Roberts - MLB</t>
   </si>
   <si>
     <t>#32 David Harris - CB</t>
   </si>
   <si>
     <t>#47 John Raines - FS</t>
   </si>
   <si>
     <t>12:24</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FB In</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>2-10-TEN 11 (12:25) 4-William Maheu pass complete to 19-Sean Taylor to TEN 18 for 6 yards. Tackle by 35-John Reynolds.</t>
   </si>
   <si>
-    <t>#88 Eugene Simon - RB</t>
+    <t>#88 Eugene Simon - TE</t>
   </si>
   <si>
     <t>#95 Joe Green - SLB</t>
   </si>
   <si>
     <t>11:52</t>
   </si>
   <si>
     <t>TEN 18</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>3-4-TEN 18 (11:51) 4-William Maheu pass complete to 15-James Nace to TEN 29 for 11 yards. Tackle by 47-John Raines. Nice job by 15-James Nace on that route to lose his coverage.</t>
   </si>
   <si>
     <t>#82 Mervin Jones - TE</t>
   </si>
   <si>
     <t>11:18</t>
   </si>
@@ -920,51 +920,51 @@
   <si>
     <t>1:08</t>
   </si>
   <si>
     <t>TEN 17</t>
   </si>
   <si>
     <t>I Formation 3WR Backfield Flats</t>
   </si>
   <si>
     <t>Nickel Normal Cover 2</t>
   </si>
   <si>
     <t>3-14-TEN 17 (1:07) 9-John Koch pass incomplete, dropped by 32-Armando Bridge.</t>
   </si>
   <si>
     <t>1:03</t>
   </si>
   <si>
     <t>4-14-TEN 17 (1:04) 84-Charles Uresti 35 yard field goal is GOOD. TEN 3 NOS 3</t>
   </si>
   <si>
     <t>#2 Martin Newsome - QB</t>
   </si>
   <si>
-    <t>#51 Ramon Lopez - SLB</t>
+    <t>#92 Ramon Lopez - SLB</t>
   </si>
   <si>
     <t>1:00</t>
   </si>
   <si>
     <t>NOS 35</t>
   </si>
   <si>
     <t>(1:01) 97-John Hemphill kicks 56 yards from NOS 35 to TEN 9. 21-Samuel Burke to TEN 32 for 23 yards. Tackle by 35-John Reynolds.</t>
   </si>
   <si>
     <t>#40 Matt Johnson - CB</t>
   </si>
   <si>
     <t>0:56</t>
   </si>
   <si>
     <t>TEN 32</t>
   </si>
   <si>
     <t>I Formation Normal PA Streaks</t>
   </si>
   <si>
     <t>1-10-TEN 32 (0:57) 4-William Maheu sacked at TEN 25 for -8 yards (51-Larry Hawthorne). Sack allowed by 63-Edward Collins.</t>
   </si>