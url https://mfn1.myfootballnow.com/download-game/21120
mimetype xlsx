--- v0 (2026-04-18)
+++ v1 (2026-05-10)
@@ -548,51 +548,51 @@
   <si>
     <t>1-10-MIN 20 (11:34) 37-Frank Upshaw ran to MIN 22 for 2 yards. Tackle by 96-Jackson Taylor.</t>
   </si>
   <si>
     <t>#18 Zachery Mendez - QB</t>
   </si>
   <si>
     <t>#37 Frank Upshaw - RB</t>
   </si>
   <si>
     <t>#84 Gerald Gill - TE</t>
   </si>
   <si>
     <t>#35 Joseph Alvarez - FB</t>
   </si>
   <si>
     <t>#86 Rudy Stevens - TE</t>
   </si>
   <si>
     <t>#17 Santiago Stjohn - WR</t>
   </si>
   <si>
     <t>#61 Antonio Huntley - LT</t>
   </si>
   <si>
-    <t>#68 Jerome Rice - LG</t>
+    <t>#72 Jerome Rice - LG</t>
   </si>
   <si>
     <t>#66 Rodney Green - C</t>
   </si>
   <si>
     <t>#64 Phillip Bailey - RG</t>
   </si>
   <si>
     <t>#60 Robert Miller - LT</t>
   </si>
   <si>
     <t>#75 Bobby Mundy - DT</t>
   </si>
   <si>
     <t>#94 Robert Harmon - DT</t>
   </si>
   <si>
     <t>#68 Jerry Pack - RDE</t>
   </si>
   <si>
     <t>#96 Jackson Taylor - MLB</t>
   </si>
   <si>
     <t>#50 Allen Parente - WLB</t>
   </si>
@@ -626,51 +626,51 @@
   <si>
     <t>10:16</t>
   </si>
   <si>
     <t>MIN 38</t>
   </si>
   <si>
     <t>Singleback Normal WR Post</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>1-10-MIN 38 (10:15) 18-Zachery Mendez sacked at MIN 30 for -8 yards (68-Jerry Pack). Sack allowed by 61-Antonio Huntley. 18-Zachery Mendez FUMBLES (68-Jerry Pack) recovered by PIT-68-Jerry Pack to MIN 12 for 16 yards.</t>
   </si>
   <si>
     <t>#45 Ray Byrne - TE</t>
   </si>
   <si>
     <t>#12 Richard Stringfellow - WR</t>
   </si>
   <si>
     <t>#36 Richard Moore - RB</t>
   </si>
   <si>
-    <t>#81 Raymond Alexander - TE</t>
+    <t>#81 Raymond Alexander - WR</t>
   </si>
   <si>
     <t>10:05</t>
   </si>
   <si>
     <t>MIN 12</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FL Drag</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-MIN 12 (10:06) 4-James Castillo pass complete to 35-Thomas Gibson to MIN 7 for 4 yards. Tackle by 94-Marvin Smith. Great move by 35-Thomas Gibson to get free of his coverage.</t>
   </si>
   <si>
     <t>9:26</t>
   </si>
   <si>
     <t>MIN 7</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>