--- v0 (2026-04-18)
+++ v1 (2026-05-10)
@@ -413,51 +413,51 @@
   <si>
     <t>#37 Kevin Tapp - SS</t>
   </si>
   <si>
     <t>#39 Matthew Smith - FS</t>
   </si>
   <si>
     <t>14:16</t>
   </si>
   <si>
     <t>NYN 27</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Dive</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>2-8-NYN 27 (14:15) 35-Vicente Degnan ran to NYN 28 for 1 yards. Tackle by 74-Emery Cleveland.</t>
   </si>
   <si>
     <t>#34 Gerald Hanes - RB</t>
   </si>
   <si>
-    <t>#30 Troy Rivers - WR</t>
+    <t>#19 Troy Rivers - WR</t>
   </si>
   <si>
     <t>#38 Richard House - SS</t>
   </si>
   <si>
     <t>13:38</t>
   </si>
   <si>
     <t>NYN 28</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>3-7-NYN 28 (13:37) 6-Charles Gates pass Pass knocked down by 20-Benjamin Houck. incomplete, intended for 19-Danny Ware.</t>
   </si>
   <si>
     <t>13:32</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
@@ -917,51 +917,51 @@
   <si>
     <t>Singleback Normal HB Dive Strong</t>
   </si>
   <si>
     <t>Nickel Strong 2 Deep Man Under</t>
   </si>
   <si>
     <t>2-9-NYN 6 (0:26) 35-Vicente Degnan ran to NYN 10 for 5 yards. Tackle by 20-Benjamin Houck. PENALTY - Holding (NYN 67-David Graham)</t>
   </si>
   <si>
     <t>0:21</t>
   </si>
   <si>
     <t>NYN 4</t>
   </si>
   <si>
     <t>Shotgun 5 Wide Parallel Slants</t>
   </si>
   <si>
     <t>Quarter Normal Man Cover 2</t>
   </si>
   <si>
     <t>2-11-NYN 4 (0:22) 6-Charles Gates pass complete to 12-Nick Terry to NYN 7 for 3 yards. Tackle by 35-Jeffrey Hazelwood. DAL 77-Francisco Mimms was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#12 Nick Terry - WR</t>
+    <t>#89 Nick Terry - WR</t>
   </si>
   <si>
     <t>#35 Jeffrey Hazelwood - FS</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
   <si>
     <t>End of first quarter.</t>
   </si>
   <si>
     <t>NYN 7</t>
   </si>
   <si>
     <t>Quarter Normal Cover 4</t>
   </si>
   <si>
     <t>3-8-NYN 7 (15:00) 6-Charles Gates pass complete to 12-Nick Terry to NYN 11 for 4 yards. Tackle by 75-Kevin Warren.</t>
   </si>
   <si>
     <t>14:25</t>
   </si>
   <si>
     <t>NYN 11</t>
   </si>