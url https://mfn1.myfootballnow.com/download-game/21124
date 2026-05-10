--- v0 (2026-04-18)
+++ v1 (2026-05-10)
@@ -359,105 +359,105 @@
   <si>
     <t>#35 Joey Bowers - RB</t>
   </si>
   <si>
     <t>#43 Johnnie Phillips - FB</t>
   </si>
   <si>
     <t>#89 Charles Bissell - TE</t>
   </si>
   <si>
     <t>#86 Robert Coleman - WR</t>
   </si>
   <si>
     <t>#64 Salvatore Cuellar - LT</t>
   </si>
   <si>
     <t>#71 Jose Sanches - LG</t>
   </si>
   <si>
     <t>#70 Douglas Sasser - C</t>
   </si>
   <si>
     <t>#57 Gordon Keenan - RT</t>
   </si>
   <si>
-    <t>#98 David Levinson - LDE</t>
+    <t>#59 David Levinson - LDE</t>
   </si>
   <si>
     <t>#71 George Ellis - DT</t>
   </si>
   <si>
     <t>#54 Bradley Booker - DT</t>
   </si>
   <si>
     <t>#60 John Landry - DT</t>
   </si>
   <si>
     <t>#90 John Burns - RDE</t>
   </si>
   <si>
     <t>#53 Andrew Dunn - WLB</t>
   </si>
   <si>
     <t>#58 Fred Greene - MLB</t>
   </si>
   <si>
-    <t>#92 Robert Honeycutt - WLB</t>
+    <t>#98 Robert Honeycutt - RDE</t>
   </si>
   <si>
     <t>#39 Harold King - CB</t>
   </si>
   <si>
     <t>#35 Jack James - CB</t>
   </si>
   <si>
     <t>#24 Zachery Obrien - CB</t>
   </si>
   <si>
     <t>14:25</t>
   </si>
   <si>
     <t>LAA 23</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>2-12-LAA 23 (14:24) 1-William Shipe pass Pass knocked down by 39-Harold King. incomplete, intended for 86-Robert Coleman. PENALTY - Holding (LAA 70-Douglas Sasser)</t>
   </si>
   <si>
     <t>#86 Charles Jenkins - WR</t>
   </si>
   <si>
     <t>#50 Anthony Lewis - RT</t>
   </si>
   <si>
-    <t>#37 Robert James - FS</t>
+    <t>#27 Robert James - CB</t>
   </si>
   <si>
     <t>14:20</t>
   </si>
   <si>
     <t>LAA 13</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>2-22-LAA 13 (14:21) 30-Mario Watterson ran to LAA 17 for 4 yards. Tackle by 53-Andrew Dunn.</t>
   </si>
   <si>
     <t>#97 Mark Gothard - DT</t>
   </si>
   <si>
     <t>13:39</t>
   </si>
   <si>
     <t>LAA 17</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
@@ -839,51 +839,51 @@
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>1-10-DEN 25 (5:08) 42-Harold Flores ran to DEN 29 for 4 yards. Tackle by 94-Noah McBee.</t>
   </si>
   <si>
     <t>#22 Kevin Gilbert - RB</t>
   </si>
   <si>
     <t>#97 Paul Thompson - LDE</t>
   </si>
   <si>
     <t>4:24</t>
   </si>
   <si>
     <t>DEN 29</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>2-6-DEN 29 (4:23) 42-Harold Flores ran to DEN 35 for 6 yards. Tackle by 23-Joseph Carlisle.</t>
   </si>
   <si>
-    <t>#12 Willie Lomax - WR</t>
+    <t>#12 Willie Lomax - TE</t>
   </si>
   <si>
     <t>3:50</t>
   </si>
   <si>
     <t>3-1-DEN 35 (3:49) 42-Harold Flores ran to DEN 35 for a short gain. Tackle by 53-Clint Shepard.</t>
   </si>
   <si>
     <t>3:08</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>3-4 Normal Zone Blitz</t>
   </si>
   <si>
     <t>1-10-DEN 35 (3:07) 42-Harold Flores ran to DEN 36 for 1 yards. Tackle by 53-Clint Shepard.</t>
   </si>
   <si>
     <t>2:26</t>
   </si>
   <si>
     <t>DEN 36</t>
   </si>