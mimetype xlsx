--- v0 (2026-04-18)
+++ v1 (2026-05-10)
@@ -734,51 +734,51 @@
   <si>
     <t>#57 David Smith - RG</t>
   </si>
   <si>
     <t>#66 Christopher Cruz - LG</t>
   </si>
   <si>
     <t>#72 Willard Thomas - LDE</t>
   </si>
   <si>
     <t>#95 Neil Alcorn - SLB</t>
   </si>
   <si>
     <t>(6:51) 5-David Schwartz kicks 73 yards from KCY 35 to NYN -8. Touchback.</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-NYN 25 (6:51) 6-Charles Gates pass complete to 30-Troy Rivers to NYN 35 for 10 yards. Tackle by 43-William Hamilton.</t>
   </si>
   <si>
-    <t>#30 Troy Rivers - WR</t>
+    <t>#19 Troy Rivers - WR</t>
   </si>
   <si>
     <t>#43 William Hamilton - CB</t>
   </si>
   <si>
     <t>6:09</t>
   </si>
   <si>
     <t>NYN 35</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>2-1-NYN 35 (6:08) 35-Vicente Degnan ran to NYN 41 for 6 yards. Tackle by 38-Jacob Hoffman.</t>
   </si>
   <si>
     <t>#56 Michael Dunn - DT</t>
   </si>
   <si>
     <t>5:33</t>
   </si>