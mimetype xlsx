--- v0 (2026-04-18)
+++ v1 (2026-05-10)
@@ -833,51 +833,51 @@
   <si>
     <t>Singleback Big HB Inside Strong</t>
   </si>
   <si>
     <t>3-1-CIN 7 (2:31) 36-Walter Bennett ran for 7 yards. TOUCHDOWN! CIN 96-Nelson Macrae was injured on the play. He looks like he should be able to return. CIN 0 GBY 6</t>
   </si>
   <si>
     <t>2:27</t>
   </si>
   <si>
     <t>CIN 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(2:28) Extra point GOOD by 3-Michael Dockery. CIN 0 GBY 7</t>
   </si>
   <si>
     <t>#67 Ralph Watanabe - RT</t>
   </si>
   <si>
-    <t>#33 Robert Saddler - CB</t>
+    <t>#34 Robert Saddler - CB</t>
   </si>
   <si>
     <t>(2:28) 3-Michael Dockery kicks 72 yards from GBY 35 to CIN -7. Touchback.</t>
   </si>
   <si>
     <t>CIN 25</t>
   </si>
   <si>
     <t>Split Backs Normal WR Post</t>
   </si>
   <si>
     <t>46 Normal Outside Blitz</t>
   </si>
   <si>
     <t>1-10-CIN 25 (2:28) 7-Steven Gardner pass complete to 40-George Hanson to CIN 30 for 5 yards. Tackle by 55-Gary McKinney. Great move by 40-George Hanson to get free of his coverage.</t>
   </si>
   <si>
     <t>1:46</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR RB Curls</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>