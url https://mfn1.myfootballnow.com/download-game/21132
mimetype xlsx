--- v0 (2026-04-18)
+++ v1 (2026-05-10)
@@ -374,87 +374,87 @@
   <si>
     <t>#86 Enrique Darley - WR</t>
   </si>
   <si>
     <t>#68 Raymond Barrett - RT</t>
   </si>
   <si>
     <t>#51 Steven Pinder - LT</t>
   </si>
   <si>
     <t>#72 Edward Toro - RG</t>
   </si>
   <si>
     <t>#65 Whitney Carter - RG</t>
   </si>
   <si>
     <t>#74 Joe Hall - RT</t>
   </si>
   <si>
     <t>#27 John Putnam - LDE</t>
   </si>
   <si>
     <t>#68 Raul Paige - LDE</t>
   </si>
   <si>
-    <t>#98 Alton Lowry - RDE</t>
+    <t>#98 Alton Lowry - DT</t>
   </si>
   <si>
     <t>#98 John Halpin - WLB</t>
   </si>
   <si>
     <t>#91 David Blais - MLB</t>
   </si>
   <si>
     <t>#54 Scott Bowers - WLB</t>
   </si>
   <si>
     <t>#34 Robert Desir - CB</t>
   </si>
   <si>
     <t>#31 Mike Parr - CB</t>
   </si>
   <si>
     <t>#21 Fred Dennis - CB</t>
   </si>
   <si>
     <t>#1 Floyd Roussel - FS</t>
   </si>
   <si>
     <t>14:18</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Strong Deep</t>
   </si>
   <si>
     <t>Nickel Strong FS WLB Blitz</t>
   </si>
   <si>
     <t>2-9-PIT 30 (14:17) 4-James Castillo sacked at PIT 21 for -10 yards (27-John Putnam). Sack allowed by 68-Raymond Barrett.</t>
   </si>
   <si>
-    <t>#25 Robert Murphy - CB</t>
+    <t>#43 Robert Murphy - CB</t>
   </si>
   <si>
     <t>13:40</t>
   </si>
   <si>
     <t>PIT 21</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>4-3 Normal 4 Deep Zone Under</t>
   </si>
   <si>
     <t>3-19-PIT 21 (13:39) 4-James Castillo pass complete to 20-Gerard Larson to PIT 23 for 3 yards. Tackle by 98-John Halpin.</t>
   </si>
   <si>
     <t>12:57</t>
   </si>
   <si>
     <t>PIT 23</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
@@ -548,87 +548,87 @@
   <si>
     <t>#37 Dominic Watson - CB</t>
   </si>
   <si>
     <t>#41 Floyd Noble - SS</t>
   </si>
   <si>
     <t>12:09</t>
   </si>
   <si>
     <t>TEN 37</t>
   </si>
   <si>
     <t>Shotgun 5 Wide Slot Cross</t>
   </si>
   <si>
     <t>Quarter Normal Man Cover 2</t>
   </si>
   <si>
     <t>2-4-TEN 37 (12:08) 11-Ralph Archie pass Pass knocked down by 56-Ralph Navarrete. incomplete, intended for 13-Aaron Pabon.</t>
   </si>
   <si>
     <t>#15 James Nace - WR</t>
   </si>
   <si>
-    <t>#85 Vincent Fisher - WR</t>
+    <t>#85 Vincent Fisher - TE</t>
   </si>
   <si>
     <t>#83 Richard Potts - WR</t>
   </si>
   <si>
     <t>#27 Marcus Lynch - CB</t>
   </si>
   <si>
     <t>12:04</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
   <si>
     <t>3-4-TEN 37 (12:05) 21-Samuel Burke ran to TEN 50 for 13 yards. Tackle by 24-Sean Edmonds.</t>
   </si>
   <si>
     <t>11:26</t>
   </si>
   <si>
     <t>TEN 50</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-TEN 50 (11:25) 88-Eugene Simon ran to PIT 40 for 10 yards. Tackle by 41-Floyd Noble.</t>
   </si>
   <si>
-    <t>#88 Eugene Simon - RB</t>
+    <t>#88 Eugene Simon - TE</t>
   </si>
   <si>
     <t>10:43</t>
   </si>
   <si>
     <t>PIT 40</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>2-1-PIT 40 (10:42) 21-Samuel Burke ran to PIT 34 for 6 yards. Tackle by 41-Floyd Noble.</t>
   </si>
   <si>
     <t>#82 Mervin Jones - TE</t>
   </si>
   <si>
     <t>10:08</t>
   </si>
   <si>
     <t>PIT 34</t>
   </si>
@@ -914,51 +914,51 @@
   <si>
     <t>TEN 13</t>
   </si>
   <si>
     <t>3-7-TEN 13 (15:00) 36-David Smith ran to TEN 9 for 4 yards. Tackle by 40-Matt Johnson. PENALTY - Holding (PIT 89-Evan Smith) (Declined)</t>
   </si>
   <si>
     <t>#84 John Bottoms - TE</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>TEN 9</t>
   </si>
   <si>
     <t>4-3-TEN 9 (14:57) 7-David Thompson 27 yard field goal is NO GOOD. (Wide Right)</t>
   </si>
   <si>
     <t>#9 Elwood Fields - QB</t>
   </si>
   <si>
     <t>#7 David Thompson - K</t>
   </si>
   <si>
-    <t>#51 Ramon Lopez - SLB</t>
+    <t>#92 Ramon Lopez - SLB</t>
   </si>
   <si>
     <t>14:53</t>
   </si>
   <si>
     <t>TEN 20</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>46 Heavy SS MLB Blitz</t>
   </si>
   <si>
     <t>1-10-TEN 20 (14:54) 11-Ralph Archie pass Pass knocked down by 68-Jerry Pack. incomplete, intended for 86-Michael Carmichael.</t>
   </si>
   <si>
     <t>14:51</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>2-10-TEN 20 (14:52) 11-Ralph Archie sacked at TEN 13 for -7 yards (41-Floyd Noble)</t>
   </si>
@@ -2237,91 +2237,91 @@
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="365.625" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="35" max="35" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="35" max="35" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="75" max="75" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="75" max="75" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="30.564" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:82">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>