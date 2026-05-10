--- v0 (2026-04-18)
+++ v1 (2026-05-10)
@@ -617,51 +617,51 @@
   <si>
     <t>Strong I Normal Quick Hooks</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-MIN 21 (9:30) 18-Zachery Mendez pass complete to 36-Richard Moore to MIN 27 for 6 yards. Tackle by 55-Charles Mauzy. Great move by 36-Richard Moore to get free of his coverage. PENALTY - Pass Interference (ARZ 31-Roger Smith)</t>
   </si>
   <si>
     <t>#18 Zachery Mendez - QB</t>
   </si>
   <si>
     <t>#37 Frank Upshaw - RB</t>
   </si>
   <si>
     <t>#35 Joseph Alvarez - FB</t>
   </si>
   <si>
     <t>#86 Rudy Stevens - TE</t>
   </si>
   <si>
     <t>#36 Richard Moore - RB</t>
   </si>
   <si>
-    <t>#81 Raymond Alexander - TE</t>
+    <t>#81 Raymond Alexander - WR</t>
   </si>
   <si>
     <t>#61 Antonio Huntley - LT</t>
   </si>
   <si>
     <t>#54 Anthony Owen - RG</t>
   </si>
   <si>
     <t>#72 Larry Harding - C</t>
   </si>
   <si>
     <t>#64 Phillip Bailey - RG</t>
   </si>
   <si>
     <t>#60 Robert Miller - LT</t>
   </si>
   <si>
     <t>#99 Raymond Mackin - RDE</t>
   </si>
   <si>
     <t>#64 Dewey Crandall - DT</t>
   </si>
   <si>
     <t>#94 Jeff Reynoso - DT</t>
   </si>