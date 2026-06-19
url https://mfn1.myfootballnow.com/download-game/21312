--- v0 (2026-05-30)
+++ v1 (2026-06-19)
@@ -305,192 +305,192 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 9-Scott Hutchinson kicks 75 yards from DEN 35 to CAR -10. Touchback.</t>
   </si>
   <si>
     <t>#28 Jason Thigpen - RB</t>
   </si>
   <si>
     <t>#59 Ronald Outland - DT</t>
   </si>
   <si>
     <t>#20 Larry Spivey - CB</t>
   </si>
   <si>
     <t>#98 Joseph Olson - WLB</t>
   </si>
   <si>
     <t>#92 Bob Nance - RDE</t>
   </si>
   <si>
     <t>#24 Charles Weiner - CB</t>
   </si>
   <si>
-    <t>#97 Jimmy Deleon - WLB</t>
+    <t>#97 Jimmy Deleon - MLB</t>
   </si>
   <si>
     <t>#58 Garland Lauritzen - MLB</t>
   </si>
   <si>
     <t>#93 John Wallace - WLB</t>
   </si>
   <si>
     <t>#46 Frank Allen - SS</t>
   </si>
   <si>
-    <t>#64 Eli Johnson - LDE</t>
+    <t>#79 Eli Johnson - LDE</t>
   </si>
   <si>
     <t>#9 Scott Hutchinson - K</t>
   </si>
   <si>
     <t>CAR</t>
   </si>
   <si>
     <t>CAR 25</t>
   </si>
   <si>
     <t>Singleback Normal PA Rollout</t>
   </si>
   <si>
     <t>Nickel Strong 1 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-CAR 25 (15:00) 12-Todd Denault pass complete to 88-Brent Stine to CAR 45 for 20 yards. Tackle by 47-Philip Leonard.</t>
   </si>
   <si>
     <t>#12 Todd Denault - QB</t>
   </si>
   <si>
     <t>#84 David McIlvain - TE</t>
   </si>
   <si>
     <t>#18 Blake Beyer - WR</t>
   </si>
   <si>
     <t>#88 Brent Stine - WR</t>
   </si>
   <si>
     <t>#14 Timothy Gomez - WR</t>
   </si>
   <si>
     <t>#74 Tom Denson - LT</t>
   </si>
   <si>
     <t>#66 Robert Heiden - LG</t>
   </si>
   <si>
-    <t>#64 Jimmy Carter - C</t>
-[...2 lines deleted...]
-    <t>#61 Franklin Oliveira - LG</t>
+    <t>#54 Jimmy Carter - C</t>
+  </si>
+  <si>
+    <t>#61 Franklin Oliveira - RG</t>
   </si>
   <si>
     <t>#70 Keith Coppage - RT</t>
   </si>
   <si>
     <t>#92 Dwight Hall - LDE</t>
   </si>
   <si>
     <t>#60 John Landry - DT</t>
   </si>
   <si>
     <t>#51 Ronnie Ayers - RDE</t>
   </si>
   <si>
     <t>#52 Leon Lemelin - WLB</t>
   </si>
   <si>
     <t>#94 Moises Camacho - MLB</t>
   </si>
   <si>
     <t>#50 Billie Smith - WLB</t>
   </si>
   <si>
     <t>#49 David Kratochvil - SS</t>
   </si>
   <si>
     <t>#35 Jack James - CB</t>
   </si>
   <si>
     <t>#24 Zachery Obrien - CB</t>
   </si>
   <si>
-    <t>#21 Chester Highsmith - CB</t>
+    <t>#27 Chester Highsmith - CB</t>
   </si>
   <si>
     <t>#47 Philip Leonard - FS</t>
   </si>
   <si>
     <t>14:17</t>
   </si>
   <si>
     <t>CAR 45</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>1-10-CAR 45 (14:16) 28-Jason Thigpen ran to CAR 44 for a short loss. Tackle by 47-Philip Leonard.</t>
   </si>
   <si>
     <t>#49 Walter Harris - FB</t>
   </si>
   <si>
-    <t>#54 Bradley Booker - DT</t>
+    <t>#73 Bradley Booker - DT</t>
   </si>
   <si>
     <t>#40 Francis Wilson - CB</t>
   </si>
   <si>
     <t>#25 Edward Holmes - FS</t>
   </si>
   <si>
     <t>#27 Robert James - CB</t>
   </si>
   <si>
     <t>13:39</t>
   </si>
   <si>
     <t>CAR 44</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>2-10-CAR 44 (13:38) 12-Todd Denault pass complete to 18-Blake Beyer to DEN 43 for 13 yards. Tackle by 24-Zachery Obrien.</t>
   </si>
   <si>
-    <t>#90 John Burns - RDE</t>
-[...2 lines deleted...]
-    <t>#95 Charles Wagner - WLB</t>
+    <t>#69 John Burns - RDE</t>
+  </si>
+  <si>
+    <t>#55 Charles Wagner - WLB</t>
   </si>
   <si>
     <t>12:52</t>
   </si>
   <si>
     <t>DEN 43</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>1-10-DEN 43 (12:51) 27-Anthony Squires ran to DEN 40 for 3 yards. Tackle by 52-Leon Lemelin.</t>
   </si>
   <si>
     <t>#27 Anthony Squires - RB</t>
   </si>
   <si>
     <t>#99 Zachary Hill - MLB</t>
   </si>
   <si>
     <t>#97 Edgar Bishop - WLB</t>
   </si>
@@ -506,126 +506,126 @@
   <si>
     <t>2-7-DEN 40 (12:13) 12-Todd Denault pass incomplete, the ball was thrown away. Pressure by 95-Charles Wagner. CAR 61-Franklin Oliveira was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#82 Alfred Colvin - WR</t>
   </si>
   <si>
     <t>12:07</t>
   </si>
   <si>
     <t>Singleback Normal HB Release Mid</t>
   </si>
   <si>
     <t>3-7-DEN 40 (12:08) 12-Todd Denault pass incomplete, the ball was thrown away. Pressure by 97-Edgar Bishop.</t>
   </si>
   <si>
     <t>#25 Jerry Sanchez - RB</t>
   </si>
   <si>
     <t>#86 Matthew Skinner - WR</t>
   </si>
   <si>
     <t>#71 Kevin Link - RG</t>
   </si>
   <si>
-    <t>#90 Fred Greene - MLB</t>
+    <t>#52 Fred Greene - MLB</t>
   </si>
   <si>
     <t>#53 Andrew Dunn - WLB</t>
   </si>
   <si>
     <t>12:02</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-7-DEN 40 (12:03) 5-Richard Pearce punts 32 yards to DEN 8.</t>
   </si>
   <si>
     <t>#5 Richard Pearce - P</t>
   </si>
   <si>
     <t>#19 Brian Gonzales - WR</t>
   </si>
   <si>
-    <t>#55 Anthony Thomas - RT</t>
+    <t>#72 Anthony Thomas - RT</t>
   </si>
   <si>
     <t>#77 Cecil Ruiz - LT</t>
   </si>
   <si>
     <t>#80 James Wallace - TE</t>
   </si>
   <si>
     <t>#71 George Ellis - DT</t>
   </si>
   <si>
     <t>11:53</t>
   </si>
   <si>
     <t>DEN 8</t>
   </si>
   <si>
     <t>I Formation Twin WR Quick Outs</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-DEN 8 (11:54) 10-Joshua Pursel pass Pass knocked down by 20-Larry Spivey. incomplete, intended for 4-Ricardo Davis. Pressure by 97-Jimmy Deleon.</t>
   </si>
   <si>
     <t>#10 Joshua Pursel - QB</t>
   </si>
   <si>
     <t>#42 Harold Flores - RB</t>
   </si>
   <si>
     <t>#20 Roberto Williams - FB</t>
   </si>
   <si>
     <t>#85 Brandon Jones - TE</t>
   </si>
   <si>
     <t>#4 Ricardo Davis - WR</t>
   </si>
   <si>
     <t>#19 Troy Rivers - WR</t>
   </si>
   <si>
     <t>#68 Enrique Gaither - LT</t>
   </si>
   <si>
-    <t>#66 Paul Duck - LG</t>
-[...2 lines deleted...]
-    <t>#59 Michael Lewis - C</t>
+    <t>#72 Paul Duck - LG</t>
+  </si>
+  <si>
+    <t>#56 Michael Lewis - C</t>
   </si>
   <si>
     <t>#56 Clinton Greene - RG</t>
   </si>
   <si>
     <t>#54 David Ozuna - RT</t>
   </si>
   <si>
     <t>#95 Vernon Bang - DT</t>
   </si>
   <si>
     <t>#56 David Ganey - SLB</t>
   </si>
   <si>
     <t>#30 Terry Barrientos - CB</t>
   </si>
   <si>
     <t>#48 Mike Montano - FS</t>
   </si>
   <si>
     <t>11:50</t>
   </si>
   <si>
     <t>2-10-DEN 8 (11:51) 10-Joshua Pursel pass complete to 85-Brandon Jones to DEN 15 for 7 yards. Tackle by 48-Mike Montano.</t>
   </si>
@@ -635,51 +635,51 @@
   <si>
     <t>DEN 15</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>3-3-DEN 15 (11:09) 42-Harold Flores ran to DEN 13 for -2 yards. Tackle by 97-Jimmy Deleon.</t>
   </si>
   <si>
     <t>#81 Brett Jones - WR</t>
   </si>
   <si>
     <t>10:38</t>
   </si>
   <si>
     <t>DEN 13</t>
   </si>
   <si>
     <t>4-5-DEN 13 (10:37) 7-Gerald Brown punts 50 yards to CAR 37. 88-Brent Stine to CAR 42 for 5 yards. Tackle by 6-Paul Chan.</t>
   </si>
   <si>
     <t>#7 Gerald Brown - P</t>
   </si>
   <si>
-    <t>#69 George Johnson - RG</t>
+    <t>#54 George Johnson - RG</t>
   </si>
   <si>
     <t>#57 Jordan Su - C</t>
   </si>
   <si>
     <t>#69 Gerald Green - LT</t>
   </si>
   <si>
     <t>#6 Paul Chan - RB</t>
   </si>
   <si>
     <t>#75 Shaun Edwards - LDE</t>
   </si>
   <si>
     <t>10:28</t>
   </si>
   <si>
     <t>CAR 42</t>
   </si>
   <si>
     <t>1-10-CAR 42 (10:29) 28-Jason Thigpen ran to CAR 40 for -2 yards. Tackle by 27-Robert James.</t>
   </si>
   <si>
     <t>9:52</t>
   </si>
@@ -1259,51 +1259,51 @@
   <si>
     <t>0:29</t>
   </si>
   <si>
     <t>3-10-DEN 25 (0:30) 12-Todd Denault pass Pass knocked down by 40-Francis Wilson. incomplete, intended for 82-Alfred Colvin.</t>
   </si>
   <si>
     <t>4-10-DEN 25 (0:27) 2-William Abraham 43 yard field goal is GOOD. CAR 13 DEN 17</t>
   </si>
   <si>
     <t>0:23</t>
   </si>
   <si>
     <t>(0:24) 2-William Abraham kicks 70 yards from CAR 35 to DEN -5. 42-Harold Flores to DEN 20 for 25 yards. Tackle by 20-Larry Spivey.</t>
   </si>
   <si>
     <t>0:19</t>
   </si>
   <si>
     <t>DEN 20</t>
   </si>
   <si>
     <t>1-10-DEN 20 (0:20) 22-Ed Perry ran to DEN 19 for -1 yards. Tackle by 98-Joseph Olson.</t>
   </si>
   <si>
-    <t>#99 Shawn Garland - LDE</t>
+    <t>#99 Shawn Garland - RDE</t>
   </si>
   <si>
     <t>End of half.</t>
   </si>
   <si>
     <t>(15:00) 2-William Abraham kicks 74 yards from CAR 35 to DEN -9. Touchback.</t>
   </si>
   <si>
     <t>1-10-DEN 25 (15:00) 10-Joshua Pursel pass incomplete, the ball was thrown away. Pressure by 64-Eli Johnson.</t>
   </si>
   <si>
     <t>14:54</t>
   </si>
   <si>
     <t>2-10-DEN 25 (14:55) 10-Joshua Pursel pass complete to 81-Brett Jones to CAR 33 for 42 yards. Tackle by 30-Terry Barrientos. Great move by 81-Brett Jones to get free of his coverage.</t>
   </si>
   <si>
     <t>14:12</t>
   </si>
   <si>
     <t>CAR 33</t>
   </si>
   <si>
     <t>1-10-CAR 33 (14:11) 42-Harold Flores ran to CAR 26 for 7 yards. Tackle by 98-Joseph Olson.</t>
   </si>