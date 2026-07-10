--- v1 (2026-06-19)
+++ v2 (2026-07-10)
@@ -314,93 +314,93 @@
   <si>
     <t>#59 Ronald Outland - DT</t>
   </si>
   <si>
     <t>#20 Larry Spivey - CB</t>
   </si>
   <si>
     <t>#98 Joseph Olson - WLB</t>
   </si>
   <si>
     <t>#92 Bob Nance - RDE</t>
   </si>
   <si>
     <t>#24 Charles Weiner - CB</t>
   </si>
   <si>
     <t>#97 Jimmy Deleon - MLB</t>
   </si>
   <si>
     <t>#58 Garland Lauritzen - MLB</t>
   </si>
   <si>
     <t>#93 John Wallace - WLB</t>
   </si>
   <si>
-    <t>#46 Frank Allen - SS</t>
+    <t>#23 Frank Allen - CB</t>
   </si>
   <si>
     <t>#79 Eli Johnson - LDE</t>
   </si>
   <si>
     <t>#9 Scott Hutchinson - K</t>
   </si>
   <si>
     <t>CAR</t>
   </si>
   <si>
     <t>CAR 25</t>
   </si>
   <si>
     <t>Singleback Normal PA Rollout</t>
   </si>
   <si>
     <t>Nickel Strong 1 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-CAR 25 (15:00) 12-Todd Denault pass complete to 88-Brent Stine to CAR 45 for 20 yards. Tackle by 47-Philip Leonard.</t>
   </si>
   <si>
     <t>#12 Todd Denault - QB</t>
   </si>
   <si>
-    <t>#84 David McIlvain - TE</t>
+    <t>#40 David McIlvain - FB</t>
   </si>
   <si>
     <t>#18 Blake Beyer - WR</t>
   </si>
   <si>
     <t>#88 Brent Stine - WR</t>
   </si>
   <si>
     <t>#14 Timothy Gomez - WR</t>
   </si>
   <si>
-    <t>#74 Tom Denson - LT</t>
-[...2 lines deleted...]
-    <t>#66 Robert Heiden - LG</t>
+    <t>#74 Tom Denson - RT</t>
+  </si>
+  <si>
+    <t>#64 Robert Heiden - LG</t>
   </si>
   <si>
     <t>#54 Jimmy Carter - C</t>
   </si>
   <si>
     <t>#61 Franklin Oliveira - RG</t>
   </si>
   <si>
     <t>#70 Keith Coppage - RT</t>
   </si>
   <si>
     <t>#92 Dwight Hall - LDE</t>
   </si>
   <si>
     <t>#60 John Landry - DT</t>
   </si>
   <si>
     <t>#51 Ronnie Ayers - RDE</t>
   </si>
   <si>
     <t>#52 Leon Lemelin - WLB</t>
   </si>
   <si>
     <t>#94 Moises Camacho - MLB</t>
   </si>
@@ -539,159 +539,159 @@
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-7-DEN 40 (12:03) 5-Richard Pearce punts 32 yards to DEN 8.</t>
   </si>
   <si>
     <t>#5 Richard Pearce - P</t>
   </si>
   <si>
     <t>#19 Brian Gonzales - WR</t>
   </si>
   <si>
     <t>#72 Anthony Thomas - RT</t>
   </si>
   <si>
     <t>#77 Cecil Ruiz - LT</t>
   </si>
   <si>
     <t>#80 James Wallace - TE</t>
   </si>
   <si>
-    <t>#71 George Ellis - DT</t>
+    <t>#77 George Ellis - DT</t>
   </si>
   <si>
     <t>11:53</t>
   </si>
   <si>
     <t>DEN 8</t>
   </si>
   <si>
     <t>I Formation Twin WR Quick Outs</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-DEN 8 (11:54) 10-Joshua Pursel pass Pass knocked down by 20-Larry Spivey. incomplete, intended for 4-Ricardo Davis. Pressure by 97-Jimmy Deleon.</t>
   </si>
   <si>
     <t>#10 Joshua Pursel - QB</t>
   </si>
   <si>
-    <t>#42 Harold Flores - RB</t>
+    <t>#19 Harold Flores - RB</t>
   </si>
   <si>
     <t>#20 Roberto Williams - FB</t>
   </si>
   <si>
     <t>#85 Brandon Jones - TE</t>
   </si>
   <si>
     <t>#4 Ricardo Davis - WR</t>
   </si>
   <si>
     <t>#19 Troy Rivers - WR</t>
   </si>
   <si>
     <t>#68 Enrique Gaither - LT</t>
   </si>
   <si>
     <t>#72 Paul Duck - LG</t>
   </si>
   <si>
-    <t>#56 Michael Lewis - C</t>
+    <t>#60 Michael Lewis - C</t>
   </si>
   <si>
     <t>#56 Clinton Greene - RG</t>
   </si>
   <si>
-    <t>#54 David Ozuna - RT</t>
+    <t>#69 David Ozuna - RT</t>
   </si>
   <si>
     <t>#95 Vernon Bang - DT</t>
   </si>
   <si>
     <t>#56 David Ganey - SLB</t>
   </si>
   <si>
     <t>#30 Terry Barrientos - CB</t>
   </si>
   <si>
-    <t>#48 Mike Montano - FS</t>
+    <t>#48 Mike Montano - SS</t>
   </si>
   <si>
     <t>11:50</t>
   </si>
   <si>
     <t>2-10-DEN 8 (11:51) 10-Joshua Pursel pass complete to 85-Brandon Jones to DEN 15 for 7 yards. Tackle by 48-Mike Montano.</t>
   </si>
   <si>
     <t>11:10</t>
   </si>
   <si>
     <t>DEN 15</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>3-3-DEN 15 (11:09) 42-Harold Flores ran to DEN 13 for -2 yards. Tackle by 97-Jimmy Deleon.</t>
   </si>
   <si>
     <t>#81 Brett Jones - WR</t>
   </si>
   <si>
     <t>10:38</t>
   </si>
   <si>
     <t>DEN 13</t>
   </si>
   <si>
     <t>4-5-DEN 13 (10:37) 7-Gerald Brown punts 50 yards to CAR 37. 88-Brent Stine to CAR 42 for 5 yards. Tackle by 6-Paul Chan.</t>
   </si>
   <si>
     <t>#7 Gerald Brown - P</t>
   </si>
   <si>
     <t>#54 George Johnson - RG</t>
   </si>
   <si>
     <t>#57 Jordan Su - C</t>
   </si>
   <si>
     <t>#69 Gerald Green - LT</t>
   </si>
   <si>
     <t>#6 Paul Chan - RB</t>
   </si>
   <si>
-    <t>#75 Shaun Edwards - LDE</t>
+    <t>#97 Shaun Edwards - LDE</t>
   </si>
   <si>
     <t>10:28</t>
   </si>
   <si>
     <t>CAR 42</t>
   </si>
   <si>
     <t>1-10-CAR 42 (10:29) 28-Jason Thigpen ran to CAR 40 for -2 yards. Tackle by 27-Robert James.</t>
   </si>
   <si>
     <t>9:52</t>
   </si>
   <si>
     <t>CAR 40</t>
   </si>
   <si>
     <t>2-12-CAR 40 (9:51) 28-Jason Thigpen ran to CAR 45 for 5 yards. Tackle by 52-Leon Lemelin.</t>
   </si>
   <si>
     <t>9:07</t>
   </si>
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>