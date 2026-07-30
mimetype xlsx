--- v2 (2026-07-10)
+++ v3 (2026-07-30)
@@ -362,51 +362,51 @@
   <si>
     <t>#12 Todd Denault - QB</t>
   </si>
   <si>
     <t>#40 David McIlvain - FB</t>
   </si>
   <si>
     <t>#18 Blake Beyer - WR</t>
   </si>
   <si>
     <t>#88 Brent Stine - WR</t>
   </si>
   <si>
     <t>#14 Timothy Gomez - WR</t>
   </si>
   <si>
     <t>#74 Tom Denson - RT</t>
   </si>
   <si>
     <t>#64 Robert Heiden - LG</t>
   </si>
   <si>
     <t>#54 Jimmy Carter - C</t>
   </si>
   <si>
-    <t>#61 Franklin Oliveira - RG</t>
+    <t>#54 Franklin Oliveira - RG</t>
   </si>
   <si>
     <t>#70 Keith Coppage - RT</t>
   </si>
   <si>
     <t>#92 Dwight Hall - LDE</t>
   </si>
   <si>
     <t>#60 John Landry - DT</t>
   </si>
   <si>
     <t>#51 Ronnie Ayers - RDE</t>
   </si>
   <si>
     <t>#52 Leon Lemelin - WLB</t>
   </si>
   <si>
     <t>#94 Moises Camacho - MLB</t>
   </si>
   <si>
     <t>#50 Billie Smith - WLB</t>
   </si>
   <si>
     <t>#49 David Kratochvil - SS</t>
   </si>
@@ -446,51 +446,51 @@
   <si>
     <t>#25 Edward Holmes - FS</t>
   </si>
   <si>
     <t>#27 Robert James - CB</t>
   </si>
   <si>
     <t>13:39</t>
   </si>
   <si>
     <t>CAR 44</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>2-10-CAR 44 (13:38) 12-Todd Denault pass complete to 18-Blake Beyer to DEN 43 for 13 yards. Tackle by 24-Zachery Obrien.</t>
   </si>
   <si>
     <t>#69 John Burns - RDE</t>
   </si>
   <si>
-    <t>#55 Charles Wagner - WLB</t>
+    <t>#51 Charles Wagner - WLB</t>
   </si>
   <si>
     <t>12:52</t>
   </si>
   <si>
     <t>DEN 43</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>1-10-DEN 43 (12:51) 27-Anthony Squires ran to DEN 40 for 3 yards. Tackle by 52-Leon Lemelin.</t>
   </si>
   <si>
     <t>#27 Anthony Squires - RB</t>
   </si>
   <si>
     <t>#99 Zachary Hill - MLB</t>
   </si>
   <si>
     <t>#97 Edgar Bishop - WLB</t>
   </si>
@@ -503,51 +503,51 @@
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>2-7-DEN 40 (12:13) 12-Todd Denault pass incomplete, the ball was thrown away. Pressure by 95-Charles Wagner. CAR 61-Franklin Oliveira was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#82 Alfred Colvin - WR</t>
   </si>
   <si>
     <t>12:07</t>
   </si>
   <si>
     <t>Singleback Normal HB Release Mid</t>
   </si>
   <si>
     <t>3-7-DEN 40 (12:08) 12-Todd Denault pass incomplete, the ball was thrown away. Pressure by 97-Edgar Bishop.</t>
   </si>
   <si>
     <t>#25 Jerry Sanchez - RB</t>
   </si>
   <si>
     <t>#86 Matthew Skinner - WR</t>
   </si>
   <si>
-    <t>#71 Kevin Link - RG</t>
+    <t>#71 Kevin Link - LT</t>
   </si>
   <si>
     <t>#52 Fred Greene - MLB</t>
   </si>
   <si>
     <t>#53 Andrew Dunn - WLB</t>
   </si>
   <si>
     <t>12:02</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-7-DEN 40 (12:03) 5-Richard Pearce punts 32 yards to DEN 8.</t>
   </si>
   <si>
     <t>#5 Richard Pearce - P</t>
   </si>
   <si>
     <t>#19 Brian Gonzales - WR</t>
   </si>
@@ -1259,51 +1259,51 @@
   <si>
     <t>0:29</t>
   </si>
   <si>
     <t>3-10-DEN 25 (0:30) 12-Todd Denault pass Pass knocked down by 40-Francis Wilson. incomplete, intended for 82-Alfred Colvin.</t>
   </si>
   <si>
     <t>4-10-DEN 25 (0:27) 2-William Abraham 43 yard field goal is GOOD. CAR 13 DEN 17</t>
   </si>
   <si>
     <t>0:23</t>
   </si>
   <si>
     <t>(0:24) 2-William Abraham kicks 70 yards from CAR 35 to DEN -5. 42-Harold Flores to DEN 20 for 25 yards. Tackle by 20-Larry Spivey.</t>
   </si>
   <si>
     <t>0:19</t>
   </si>
   <si>
     <t>DEN 20</t>
   </si>
   <si>
     <t>1-10-DEN 20 (0:20) 22-Ed Perry ran to DEN 19 for -1 yards. Tackle by 98-Joseph Olson.</t>
   </si>
   <si>
-    <t>#99 Shawn Garland - RDE</t>
+    <t>#95 Shawn Garland - LDE</t>
   </si>
   <si>
     <t>End of half.</t>
   </si>
   <si>
     <t>(15:00) 2-William Abraham kicks 74 yards from CAR 35 to DEN -9. Touchback.</t>
   </si>
   <si>
     <t>1-10-DEN 25 (15:00) 10-Joshua Pursel pass incomplete, the ball was thrown away. Pressure by 64-Eli Johnson.</t>
   </si>
   <si>
     <t>14:54</t>
   </si>
   <si>
     <t>2-10-DEN 25 (14:55) 10-Joshua Pursel pass complete to 81-Brett Jones to CAR 33 for 42 yards. Tackle by 30-Terry Barrientos. Great move by 81-Brett Jones to get free of his coverage.</t>
   </si>
   <si>
     <t>14:12</t>
   </si>
   <si>
     <t>CAR 33</t>
   </si>
   <si>
     <t>1-10-CAR 33 (14:11) 42-Harold Flores ran to CAR 26 for 7 yards. Tackle by 98-Joseph Olson.</t>
   </si>
@@ -1373,51 +1373,51 @@
   <si>
     <t>10:05</t>
   </si>
   <si>
     <t>CAR 49</t>
   </si>
   <si>
     <t>1-10-CAR 49 (10:04) 25-Jerry Sanchez ran to DEN 46 for 5 yards. Tackle by 60-John Landry.</t>
   </si>
   <si>
     <t>9:20</t>
   </si>
   <si>
     <t>DEN 46</t>
   </si>
   <si>
     <t>2-5-DEN 46 (9:19) 12-Todd Denault pass Pass knocked down by 24-Zachery Obrien. incomplete, intended for 88-Brent Stine.</t>
   </si>
   <si>
     <t>9:14</t>
   </si>
   <si>
     <t>3-5-DEN 46 (9:15) 12-Todd Denault ran to DEN 42 for 4 yards. Tackle by 90-John Burns.</t>
   </si>
   <si>
-    <t>#22 Patrick Fischer - RB</t>
+    <t>#14 Patrick Fischer - WR</t>
   </si>
   <si>
     <t>8:36</t>
   </si>
   <si>
     <t>DEN 42</t>
   </si>
   <si>
     <t>4-1-DEN 42 (8:35) 12-Todd Denault pass complete to 84-David McIlvain to DEN 37 for 6 yards. Tackle by 27-Robert James.</t>
   </si>
   <si>
     <t>7:59</t>
   </si>
   <si>
     <t>DEN 37</t>
   </si>
   <si>
     <t>Split Backs 3 Wide WR2 Deep Post</t>
   </si>
   <si>
     <t>1-10-DEN 37 (7:58) 12-Todd Denault pass complete to 86-Matthew Skinner to DEN 18 for 18 yards. 86-Matthew Skinner made a nice adjustment to make that catch. Tackle by 35-Jack James. Pressure by 24-Zachery Obrien. I think the defense might be using that play a bit too frequently.</t>
   </si>
   <si>
     <t>1-10-DEN 18 (7:15) 12-Todd Denault pass complete to 86-Matthew Skinner for 18 yards. TOUCHDOWN! 86-Matthew Skinner breaks down the CB. I think the defense might be using that play a bit too frequently. CAR 19 DEN 20</t>
   </si>