--- v3 (2026-07-30)
+++ v4 (2026-08-20)
@@ -290,177 +290,177 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>CAR has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>DEN</t>
   </si>
   <si>
     <t>DEN 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 9-Scott Hutchinson kicks 75 yards from DEN 35 to CAR -10. Touchback.</t>
   </si>
   <si>
     <t>#28 Jason Thigpen - RB</t>
   </si>
   <si>
-    <t>#59 Ronald Outland - DT</t>
+    <t>#76 Ronald Outland - DT</t>
   </si>
   <si>
     <t>#20 Larry Spivey - CB</t>
   </si>
   <si>
     <t>#98 Joseph Olson - WLB</t>
   </si>
   <si>
-    <t>#92 Bob Nance - RDE</t>
+    <t>#68 Bob Nance - DT</t>
   </si>
   <si>
     <t>#24 Charles Weiner - CB</t>
   </si>
   <si>
     <t>#97 Jimmy Deleon - MLB</t>
   </si>
   <si>
     <t>#58 Garland Lauritzen - MLB</t>
   </si>
   <si>
-    <t>#93 John Wallace - WLB</t>
+    <t>#53 John Wallace - MLB</t>
   </si>
   <si>
     <t>#23 Frank Allen - CB</t>
   </si>
   <si>
     <t>#79 Eli Johnson - LDE</t>
   </si>
   <si>
     <t>#9 Scott Hutchinson - K</t>
   </si>
   <si>
     <t>CAR</t>
   </si>
   <si>
     <t>CAR 25</t>
   </si>
   <si>
     <t>Singleback Normal PA Rollout</t>
   </si>
   <si>
     <t>Nickel Strong 1 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-CAR 25 (15:00) 12-Todd Denault pass complete to 88-Brent Stine to CAR 45 for 20 yards. Tackle by 47-Philip Leonard.</t>
   </si>
   <si>
     <t>#12 Todd Denault - QB</t>
   </si>
   <si>
     <t>#40 David McIlvain - FB</t>
   </si>
   <si>
     <t>#18 Blake Beyer - WR</t>
   </si>
   <si>
     <t>#88 Brent Stine - WR</t>
   </si>
   <si>
     <t>#14 Timothy Gomez - WR</t>
   </si>
   <si>
     <t>#74 Tom Denson - RT</t>
   </si>
   <si>
     <t>#64 Robert Heiden - LG</t>
   </si>
   <si>
     <t>#54 Jimmy Carter - C</t>
   </si>
   <si>
-    <t>#54 Franklin Oliveira - RG</t>
+    <t>#51 Franklin Oliveira - RG</t>
   </si>
   <si>
     <t>#70 Keith Coppage - RT</t>
   </si>
   <si>
     <t>#92 Dwight Hall - LDE</t>
   </si>
   <si>
     <t>#60 John Landry - DT</t>
   </si>
   <si>
     <t>#51 Ronnie Ayers - RDE</t>
   </si>
   <si>
     <t>#52 Leon Lemelin - WLB</t>
   </si>
   <si>
     <t>#94 Moises Camacho - MLB</t>
   </si>
   <si>
     <t>#50 Billie Smith - WLB</t>
   </si>
   <si>
     <t>#49 David Kratochvil - SS</t>
   </si>
   <si>
     <t>#35 Jack James - CB</t>
   </si>
   <si>
     <t>#24 Zachery Obrien - CB</t>
   </si>
   <si>
     <t>#27 Chester Highsmith - CB</t>
   </si>
   <si>
-    <t>#47 Philip Leonard - FS</t>
+    <t>#41 Philip Leonard - SS</t>
   </si>
   <si>
     <t>14:17</t>
   </si>
   <si>
     <t>CAR 45</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>1-10-CAR 45 (14:16) 28-Jason Thigpen ran to CAR 44 for a short loss. Tackle by 47-Philip Leonard.</t>
   </si>
   <si>
     <t>#49 Walter Harris - FB</t>
   </si>
   <si>
-    <t>#73 Bradley Booker - DT</t>
+    <t>#95 Bradley Booker - DT</t>
   </si>
   <si>
     <t>#40 Francis Wilson - CB</t>
   </si>
   <si>
     <t>#25 Edward Holmes - FS</t>
   </si>
   <si>
     <t>#27 Robert James - CB</t>
   </si>
   <si>
     <t>13:39</t>
   </si>
   <si>
     <t>CAR 44</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>2-10-CAR 44 (13:38) 12-Todd Denault pass complete to 18-Blake Beyer to DEN 43 for 13 yards. Tackle by 24-Zachery Obrien.</t>
   </si>
@@ -485,75 +485,75 @@
   <si>
     <t>1-10-DEN 43 (12:51) 27-Anthony Squires ran to DEN 40 for 3 yards. Tackle by 52-Leon Lemelin.</t>
   </si>
   <si>
     <t>#27 Anthony Squires - RB</t>
   </si>
   <si>
     <t>#99 Zachary Hill - MLB</t>
   </si>
   <si>
     <t>#97 Edgar Bishop - WLB</t>
   </si>
   <si>
     <t>12:14</t>
   </si>
   <si>
     <t>DEN 40</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>2-7-DEN 40 (12:13) 12-Todd Denault pass incomplete, the ball was thrown away. Pressure by 95-Charles Wagner. CAR 61-Franklin Oliveira was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#82 Alfred Colvin - WR</t>
+    <t>#89 Alfred Colvin - WR</t>
   </si>
   <si>
     <t>12:07</t>
   </si>
   <si>
     <t>Singleback Normal HB Release Mid</t>
   </si>
   <si>
     <t>3-7-DEN 40 (12:08) 12-Todd Denault pass incomplete, the ball was thrown away. Pressure by 97-Edgar Bishop.</t>
   </si>
   <si>
     <t>#25 Jerry Sanchez - RB</t>
   </si>
   <si>
     <t>#86 Matthew Skinner - WR</t>
   </si>
   <si>
     <t>#71 Kevin Link - LT</t>
   </si>
   <si>
-    <t>#52 Fred Greene - MLB</t>
-[...2 lines deleted...]
-    <t>#53 Andrew Dunn - WLB</t>
+    <t>#58 Fred Greene - MLB</t>
+  </si>
+  <si>
+    <t>#11 Andrew Dunn - WLB</t>
   </si>
   <si>
     <t>12:02</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-7-DEN 40 (12:03) 5-Richard Pearce punts 32 yards to DEN 8.</t>
   </si>
   <si>
     <t>#5 Richard Pearce - P</t>
   </si>
   <si>
     <t>#19 Brian Gonzales - WR</t>
   </si>
   <si>
     <t>#72 Anthony Thomas - RT</t>
   </si>
   <si>
     <t>#77 Cecil Ruiz - LT</t>
   </si>
@@ -584,108 +584,108 @@
   <si>
     <t>#19 Harold Flores - RB</t>
   </si>
   <si>
     <t>#20 Roberto Williams - FB</t>
   </si>
   <si>
     <t>#85 Brandon Jones - TE</t>
   </si>
   <si>
     <t>#4 Ricardo Davis - WR</t>
   </si>
   <si>
     <t>#19 Troy Rivers - WR</t>
   </si>
   <si>
     <t>#68 Enrique Gaither - LT</t>
   </si>
   <si>
     <t>#72 Paul Duck - LG</t>
   </si>
   <si>
     <t>#60 Michael Lewis - C</t>
   </si>
   <si>
-    <t>#56 Clinton Greene - RG</t>
+    <t>#79 Clinton Greene - RT</t>
   </si>
   <si>
     <t>#69 David Ozuna - RT</t>
   </si>
   <si>
-    <t>#95 Vernon Bang - DT</t>
+    <t>#75 Vernon Bang - RDE</t>
   </si>
   <si>
     <t>#56 David Ganey - SLB</t>
   </si>
   <si>
     <t>#30 Terry Barrientos - CB</t>
   </si>
   <si>
     <t>#48 Mike Montano - SS</t>
   </si>
   <si>
     <t>11:50</t>
   </si>
   <si>
     <t>2-10-DEN 8 (11:51) 10-Joshua Pursel pass complete to 85-Brandon Jones to DEN 15 for 7 yards. Tackle by 48-Mike Montano.</t>
   </si>
   <si>
     <t>11:10</t>
   </si>
   <si>
     <t>DEN 15</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>3-3-DEN 15 (11:09) 42-Harold Flores ran to DEN 13 for -2 yards. Tackle by 97-Jimmy Deleon.</t>
   </si>
   <si>
     <t>#81 Brett Jones - WR</t>
   </si>
   <si>
     <t>10:38</t>
   </si>
   <si>
     <t>DEN 13</t>
   </si>
   <si>
     <t>4-5-DEN 13 (10:37) 7-Gerald Brown punts 50 yards to CAR 37. 88-Brent Stine to CAR 42 for 5 yards. Tackle by 6-Paul Chan.</t>
   </si>
   <si>
     <t>#7 Gerald Brown - P</t>
   </si>
   <si>
     <t>#54 George Johnson - RG</t>
   </si>
   <si>
     <t>#57 Jordan Su - C</t>
   </si>
   <si>
-    <t>#69 Gerald Green - LT</t>
+    <t>#57 Gerald Green - LT</t>
   </si>
   <si>
     <t>#6 Paul Chan - RB</t>
   </si>
   <si>
     <t>#97 Shaun Edwards - LDE</t>
   </si>
   <si>
     <t>10:28</t>
   </si>
   <si>
     <t>CAR 42</t>
   </si>
   <si>
     <t>1-10-CAR 42 (10:29) 28-Jason Thigpen ran to CAR 40 for -2 yards. Tackle by 27-Robert James.</t>
   </si>
   <si>
     <t>9:52</t>
   </si>
   <si>
     <t>CAR 40</t>
   </si>
   <si>
     <t>2-12-CAR 40 (9:51) 28-Jason Thigpen ran to CAR 45 for 5 yards. Tackle by 52-Leon Lemelin.</t>
   </si>
@@ -980,51 +980,51 @@
   <si>
     <t>11:44</t>
   </si>
   <si>
     <t>DEN 22</t>
   </si>
   <si>
     <t>4-1-DEN 22 (11:43) 2-William Abraham 40 yard field goal is GOOD. CAR 10 DEN 0</t>
   </si>
   <si>
     <t>11:39</t>
   </si>
   <si>
     <t>(11:40) 2-William Abraham kicks 73 yards from CAR 35 to DEN -8. 42-Harold Flores for 108yards. TOUCHDOWN! CAR 97-Jimmy Deleon was injured on the play. He looks like he should be able to return. DEN 21-Chester Highsmith was injured on the play. He looks like he should be able to return. DEN 27-Robert James was injured on the play. He looks like he should be able to return. CAR 10 DEN 6</t>
   </si>
   <si>
     <t>11:23</t>
   </si>
   <si>
     <t>(11:24) Extra point GOOD by 9-Scott Hutchinson. DEN 57-Jordan Su was injured on the play. He looks like he should be able to return. CAR 93-John Wallace was injured on the play. He looks like he should be able to return. CAR 10 DEN 7</t>
   </si>
   <si>
     <t>#51 Tom Glover - SLB</t>
   </si>
   <si>
-    <t>#69 Chester Johnson - RDE</t>
+    <t>#69 Chester Johnson - LDE</t>
   </si>
   <si>
     <t>(11:24) 9-Scott Hutchinson kicks 72 yards from DEN 35 to CAR -7. 28-Jason Thigpen to CAR 25 for 32 yards. Tackle by 40-Francis Wilson. CAR 92-Bob Nance was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>11:18</t>
   </si>
   <si>
     <t>1-10-CAR 25 (11:19) 12-Todd Denault pass complete to 88-Brent Stine to CAR 40 for 15 yards. Tackle by 27-Robert James. 27-Robert James got away with a hold on that play.</t>
   </si>
   <si>
     <t>10:45</t>
   </si>
   <si>
     <t>1-10-CAR 40 (10:44) 27-Anthony Squires ran to CAR 38 for -2 yards. Tackle by 49-David Kratochvil.</t>
   </si>
   <si>
     <t>10:08</t>
   </si>
   <si>
     <t>2-12-CAR 38 (10:07) 12-Todd Denault pass complete to 18-Blake Beyer to CAR 47 for 9 yards. Tackle by 40-Francis Wilson.</t>
   </si>
   <si>
     <t>10:03</t>
   </si>