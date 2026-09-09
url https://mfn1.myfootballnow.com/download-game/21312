--- v4 (2026-08-20)
+++ v5 (2026-09-09)
@@ -317,51 +317,51 @@
   <si>
     <t>#20 Larry Spivey - CB</t>
   </si>
   <si>
     <t>#98 Joseph Olson - WLB</t>
   </si>
   <si>
     <t>#68 Bob Nance - DT</t>
   </si>
   <si>
     <t>#24 Charles Weiner - CB</t>
   </si>
   <si>
     <t>#97 Jimmy Deleon - MLB</t>
   </si>
   <si>
     <t>#58 Garland Lauritzen - MLB</t>
   </si>
   <si>
     <t>#53 John Wallace - MLB</t>
   </si>
   <si>
     <t>#23 Frank Allen - CB</t>
   </si>
   <si>
-    <t>#79 Eli Johnson - LDE</t>
+    <t>#78 Eli Johnson - LDE</t>
   </si>
   <si>
     <t>#9 Scott Hutchinson - K</t>
   </si>
   <si>
     <t>CAR</t>
   </si>
   <si>
     <t>CAR 25</t>
   </si>
   <si>
     <t>Singleback Normal PA Rollout</t>
   </si>
   <si>
     <t>Nickel Strong 1 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-CAR 25 (15:00) 12-Todd Denault pass complete to 88-Brent Stine to CAR 45 for 20 yards. Tackle by 47-Philip Leonard.</t>
   </si>
   <si>
     <t>#12 Todd Denault - QB</t>
   </si>
   <si>
     <t>#40 David McIlvain - FB</t>
   </si>
@@ -443,51 +443,51 @@
   <si>
     <t>#40 Francis Wilson - CB</t>
   </si>
   <si>
     <t>#25 Edward Holmes - FS</t>
   </si>
   <si>
     <t>#27 Robert James - CB</t>
   </si>
   <si>
     <t>13:39</t>
   </si>
   <si>
     <t>CAR 44</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>2-10-CAR 44 (13:38) 12-Todd Denault pass complete to 18-Blake Beyer to DEN 43 for 13 yards. Tackle by 24-Zachery Obrien.</t>
   </si>
   <si>
-    <t>#69 John Burns - RDE</t>
+    <t>#94 John Burns - DT</t>
   </si>
   <si>
     <t>#51 Charles Wagner - WLB</t>
   </si>
   <si>
     <t>12:52</t>
   </si>
   <si>
     <t>DEN 43</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>1-10-DEN 43 (12:51) 27-Anthony Squires ran to DEN 40 for 3 yards. Tackle by 52-Leon Lemelin.</t>
   </si>
   <si>
     <t>#27 Anthony Squires - RB</t>
   </si>
   <si>
     <t>#99 Zachary Hill - MLB</t>
   </si>
@@ -506,54 +506,54 @@
   <si>
     <t>2-7-DEN 40 (12:13) 12-Todd Denault pass incomplete, the ball was thrown away. Pressure by 95-Charles Wagner. CAR 61-Franklin Oliveira was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#89 Alfred Colvin - WR</t>
   </si>
   <si>
     <t>12:07</t>
   </si>
   <si>
     <t>Singleback Normal HB Release Mid</t>
   </si>
   <si>
     <t>3-7-DEN 40 (12:08) 12-Todd Denault pass incomplete, the ball was thrown away. Pressure by 97-Edgar Bishop.</t>
   </si>
   <si>
     <t>#25 Jerry Sanchez - RB</t>
   </si>
   <si>
     <t>#86 Matthew Skinner - WR</t>
   </si>
   <si>
     <t>#71 Kevin Link - LT</t>
   </si>
   <si>
-    <t>#58 Fred Greene - MLB</t>
-[...2 lines deleted...]
-    <t>#11 Andrew Dunn - WLB</t>
+    <t>#58 Fred Greene - SLB</t>
+  </si>
+  <si>
+    <t>#59 Andrew Dunn - SLB</t>
   </si>
   <si>
     <t>12:02</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-7-DEN 40 (12:03) 5-Richard Pearce punts 32 yards to DEN 8.</t>
   </si>
   <si>
     <t>#5 Richard Pearce - P</t>
   </si>
   <si>
     <t>#19 Brian Gonzales - WR</t>
   </si>
   <si>
     <t>#72 Anthony Thomas - RT</t>
   </si>
   <si>
     <t>#77 Cecil Ruiz - LT</t>
   </si>
@@ -647,51 +647,51 @@
   <si>
     <t>10:38</t>
   </si>
   <si>
     <t>DEN 13</t>
   </si>
   <si>
     <t>4-5-DEN 13 (10:37) 7-Gerald Brown punts 50 yards to CAR 37. 88-Brent Stine to CAR 42 for 5 yards. Tackle by 6-Paul Chan.</t>
   </si>
   <si>
     <t>#7 Gerald Brown - P</t>
   </si>
   <si>
     <t>#54 George Johnson - RG</t>
   </si>
   <si>
     <t>#57 Jordan Su - C</t>
   </si>
   <si>
     <t>#57 Gerald Green - LT</t>
   </si>
   <si>
     <t>#6 Paul Chan - RB</t>
   </si>
   <si>
-    <t>#97 Shaun Edwards - LDE</t>
+    <t>#97 Shaun Edwards - RDE</t>
   </si>
   <si>
     <t>10:28</t>
   </si>
   <si>
     <t>CAR 42</t>
   </si>
   <si>
     <t>1-10-CAR 42 (10:29) 28-Jason Thigpen ran to CAR 40 for -2 yards. Tackle by 27-Robert James.</t>
   </si>
   <si>
     <t>9:52</t>
   </si>
   <si>
     <t>CAR 40</t>
   </si>
   <si>
     <t>2-12-CAR 40 (9:51) 28-Jason Thigpen ran to CAR 45 for 5 yards. Tackle by 52-Leon Lemelin.</t>
   </si>
   <si>
     <t>9:07</t>
   </si>
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
@@ -980,51 +980,51 @@
   <si>
     <t>11:44</t>
   </si>
   <si>
     <t>DEN 22</t>
   </si>
   <si>
     <t>4-1-DEN 22 (11:43) 2-William Abraham 40 yard field goal is GOOD. CAR 10 DEN 0</t>
   </si>
   <si>
     <t>11:39</t>
   </si>
   <si>
     <t>(11:40) 2-William Abraham kicks 73 yards from CAR 35 to DEN -8. 42-Harold Flores for 108yards. TOUCHDOWN! CAR 97-Jimmy Deleon was injured on the play. He looks like he should be able to return. DEN 21-Chester Highsmith was injured on the play. He looks like he should be able to return. DEN 27-Robert James was injured on the play. He looks like he should be able to return. CAR 10 DEN 6</t>
   </si>
   <si>
     <t>11:23</t>
   </si>
   <si>
     <t>(11:24) Extra point GOOD by 9-Scott Hutchinson. DEN 57-Jordan Su was injured on the play. He looks like he should be able to return. CAR 93-John Wallace was injured on the play. He looks like he should be able to return. CAR 10 DEN 7</t>
   </si>
   <si>
     <t>#51 Tom Glover - SLB</t>
   </si>
   <si>
-    <t>#69 Chester Johnson - LDE</t>
+    <t>#95 Chester Johnson - LDE</t>
   </si>
   <si>
     <t>(11:24) 9-Scott Hutchinson kicks 72 yards from DEN 35 to CAR -7. 28-Jason Thigpen to CAR 25 for 32 yards. Tackle by 40-Francis Wilson. CAR 92-Bob Nance was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>11:18</t>
   </si>
   <si>
     <t>1-10-CAR 25 (11:19) 12-Todd Denault pass complete to 88-Brent Stine to CAR 40 for 15 yards. Tackle by 27-Robert James. 27-Robert James got away with a hold on that play.</t>
   </si>
   <si>
     <t>10:45</t>
   </si>
   <si>
     <t>1-10-CAR 40 (10:44) 27-Anthony Squires ran to CAR 38 for -2 yards. Tackle by 49-David Kratochvil.</t>
   </si>
   <si>
     <t>10:08</t>
   </si>
   <si>
     <t>2-12-CAR 38 (10:07) 12-Todd Denault pass complete to 18-Blake Beyer to CAR 47 for 9 yards. Tackle by 40-Francis Wilson.</t>
   </si>
   <si>
     <t>10:03</t>
   </si>
@@ -1148,51 +1148,51 @@
   <si>
     <t>4-9-CAR 41 (4:43) 5-Richard Pearce punts 43 yards to DEN 16. Fair Catch by 15-Brian Gonzales.</t>
   </si>
   <si>
     <t>4:35</t>
   </si>
   <si>
     <t>DEN 16</t>
   </si>
   <si>
     <t>1-10-DEN 16 (4:36) 42-Harold Flores ran to DEN 15 for -1 yards. Tackle by 97-Jimmy Deleon.</t>
   </si>
   <si>
     <t>3:59</t>
   </si>
   <si>
     <t>2-11-DEN 15 (3:58) 10-Joshua Pursel pass complete to 19-Troy Rivers to CAR 37 for 48 yards.</t>
   </si>
   <si>
     <t>3:17</t>
   </si>
   <si>
     <t>1-10-CAR 37 (3:16) 42-Harold Flores ran to CAR 30 for 7 yards. Tackle by 36-John Schoch.</t>
   </si>
   <si>
-    <t>#72 Jerome Rice - LG</t>
+    <t>#67 Jerome Rice - LG</t>
   </si>
   <si>
     <t>#78 James Jackson - C</t>
   </si>
   <si>
     <t>2:34</t>
   </si>
   <si>
     <t>CAR 30</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>2-3-CAR 30 (2:33) 6-Paul Chan ran to CAR 29 for 2 yards. Tackle by 93-John Wallace. CAR 64-Eli Johnson was injured on the play. He looks like he should be able to return. PENALTY - Offsides (CAR 59-Ronald Outland)</t>
   </si>
   <si>
     <t>2:30</t>
   </si>
   <si>
     <t>1-10-CAR 25 (2:31) 10-Joshua Pursel pass Pass knocked down by 93-John Wallace. incomplete, intended for 85-Brandon Jones.</t>
   </si>
   <si>
     <t>2:27</t>
   </si>