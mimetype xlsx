--- v5 (2026-09-09)
+++ v6 (2026-09-30)
@@ -1148,51 +1148,51 @@
   <si>
     <t>4-9-CAR 41 (4:43) 5-Richard Pearce punts 43 yards to DEN 16. Fair Catch by 15-Brian Gonzales.</t>
   </si>
   <si>
     <t>4:35</t>
   </si>
   <si>
     <t>DEN 16</t>
   </si>
   <si>
     <t>1-10-DEN 16 (4:36) 42-Harold Flores ran to DEN 15 for -1 yards. Tackle by 97-Jimmy Deleon.</t>
   </si>
   <si>
     <t>3:59</t>
   </si>
   <si>
     <t>2-11-DEN 15 (3:58) 10-Joshua Pursel pass complete to 19-Troy Rivers to CAR 37 for 48 yards.</t>
   </si>
   <si>
     <t>3:17</t>
   </si>
   <si>
     <t>1-10-CAR 37 (3:16) 42-Harold Flores ran to CAR 30 for 7 yards. Tackle by 36-John Schoch.</t>
   </si>
   <si>
-    <t>#67 Jerome Rice - LG</t>
+    <t>#67 Jerome Rice - C</t>
   </si>
   <si>
     <t>#78 James Jackson - C</t>
   </si>
   <si>
     <t>2:34</t>
   </si>
   <si>
     <t>CAR 30</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>2-3-CAR 30 (2:33) 6-Paul Chan ran to CAR 29 for 2 yards. Tackle by 93-John Wallace. CAR 64-Eli Johnson was injured on the play. He looks like he should be able to return. PENALTY - Offsides (CAR 59-Ronald Outland)</t>
   </si>
   <si>
     <t>2:30</t>
   </si>
   <si>
     <t>1-10-CAR 25 (2:31) 10-Joshua Pursel pass Pass knocked down by 93-John Wallace. incomplete, intended for 85-Brandon Jones.</t>
   </si>
   <si>
     <t>2:27</t>
   </si>