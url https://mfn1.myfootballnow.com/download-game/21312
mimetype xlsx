--- v6 (2026-09-30)
+++ v7 (2026-10-20)
@@ -509,51 +509,51 @@
   <si>
     <t>#89 Alfred Colvin - WR</t>
   </si>
   <si>
     <t>12:07</t>
   </si>
   <si>
     <t>Singleback Normal HB Release Mid</t>
   </si>
   <si>
     <t>3-7-DEN 40 (12:08) 12-Todd Denault pass incomplete, the ball was thrown away. Pressure by 97-Edgar Bishop.</t>
   </si>
   <si>
     <t>#25 Jerry Sanchez - RB</t>
   </si>
   <si>
     <t>#86 Matthew Skinner - WR</t>
   </si>
   <si>
     <t>#71 Kevin Link - LT</t>
   </si>
   <si>
     <t>#58 Fred Greene - SLB</t>
   </si>
   <si>
-    <t>#59 Andrew Dunn - SLB</t>
+    <t>#59 Andrew Dunn - WLB</t>
   </si>
   <si>
     <t>12:02</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-7-DEN 40 (12:03) 5-Richard Pearce punts 32 yards to DEN 8.</t>
   </si>
   <si>
     <t>#5 Richard Pearce - P</t>
   </si>
   <si>
     <t>#19 Brian Gonzales - WR</t>
   </si>
   <si>
     <t>#72 Anthony Thomas - RT</t>
   </si>
   <si>
     <t>#77 Cecil Ruiz - LT</t>
   </si>