--- v0 (2026-06-21)
+++ v1 (2026-07-21)
@@ -398,51 +398,51 @@
   <si>
     <t>#46 Bryan Hutchins - DT</t>
   </si>
   <si>
     <t>#92 Stephen Eaton - RDE</t>
   </si>
   <si>
     <t>#93 Felix Kaplan - RDE</t>
   </si>
   <si>
     <t>#59 Ron Slater - SLB</t>
   </si>
   <si>
     <t>#55 Jackson Nelson - MLB</t>
   </si>
   <si>
     <t>#57 Frank Barrier - WLB</t>
   </si>
   <si>
     <t>#43 Troy Jenkins - FS</t>
   </si>
   <si>
     <t>#37 Walter Jenkins - CB</t>
   </si>
   <si>
-    <t>#35 Joseph Young - SS</t>
+    <t>#42 Joseph Young - SS</t>
   </si>
   <si>
     <t>14:25</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>2-10-BUF 25 (14:24) 21-Jon Noble ran to BUF 28 for 4 yards. Tackle by 55-Jackson Nelson.</t>
   </si>
   <si>
     <t>#80 Jason Hernandez - WR</t>
   </si>
   <si>
     <t>#14 Doug King - WR</t>
   </si>
   <si>
     <t>#34 Peter Burgess - CB</t>
   </si>
   <si>
     <t>#27 Ramon Green - CB</t>
   </si>
@@ -467,51 +467,51 @@
   <si>
     <t>13:14</t>
   </si>
   <si>
     <t>BUF 34</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-1-BUF 34 (13:13) 8-David Henderson punts 50 yards to MIA 16. Fair Catch by 47-Keith Napoli.</t>
   </si>
   <si>
     <t>#8 David Henderson - P</t>
   </si>
   <si>
     <t>#47 Keith Napoli - RB</t>
   </si>
   <si>
     <t>#20 Mike McCarthy - CB</t>
   </si>
   <si>
-    <t>#40 Gregory Castillo - SS</t>
+    <t>#28 Gregory Castillo - SS</t>
   </si>
   <si>
     <t>#52 Dan Cooper - WLB</t>
   </si>
   <si>
     <t>#68 Larry Awkward - RT</t>
   </si>
   <si>
     <t>#67 David Anderson - C</t>
   </si>
   <si>
     <t>#66 Steven Hensley - RT</t>
   </si>
   <si>
     <t>#58 Chris Barrett - RDE</t>
   </si>
   <si>
     <t>#94 Edward Hall - DT</t>
   </si>
   <si>
     <t>13:05</t>
   </si>
   <si>
     <t>MIA 16</t>
   </si>
@@ -524,51 +524,51 @@
   <si>
     <t>1-10-MIA 16 (13:06) 6-Brady Durst pass incomplete, intended for 85-Laverne Robertson.</t>
   </si>
   <si>
     <t>#6 Brady Durst - QB</t>
   </si>
   <si>
     <t>#85 Laverne Robertson - WR</t>
   </si>
   <si>
     <t>#88 James Gonsalves - WR</t>
   </si>
   <si>
     <t>#81 Paul Woods - WR</t>
   </si>
   <si>
     <t>#80 James Evans - WR</t>
   </si>
   <si>
     <t>#87 Danny Nolette - TE</t>
   </si>
   <si>
     <t>#75 William Sasse - LT</t>
   </si>
   <si>
-    <t>#78 Seth Basher - RG</t>
+    <t>#63 Seth Basher - LG</t>
   </si>
   <si>
     <t>#73 Michael Holmes - C</t>
   </si>
   <si>
     <t>#61 Victor Jandreau - RG</t>
   </si>
   <si>
     <t>#72 George McCallum - RT</t>
   </si>
   <si>
     <t>#56 Patrick Baggett - DT</t>
   </si>
   <si>
     <t>#97 Richard Garcia - MLB</t>
   </si>
   <si>
     <t>#27 Vincent Sears - CB</t>
   </si>
   <si>
     <t>#48 Keith Reese - SS</t>
   </si>
   <si>
     <t>13:03</t>
   </si>
@@ -842,51 +842,51 @@
   <si>
     <t>1-10-MIA 49 (6:11) 6-Brady Durst pass complete to 81-Paul Woods to BUF 49 for 3 yards. Tackle by 20-Johnathan Turcios. 81-Paul Woods made a great move on the CB.</t>
   </si>
   <si>
     <t>6:06</t>
   </si>
   <si>
     <t>Timeout MIA</t>
   </si>
   <si>
     <t>5:24</t>
   </si>
   <si>
     <t>BUF 49</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>2-7-BUF 49 (5:25) 21-Johnny Walls ran to BUF 46 for 3 yards. Tackle by 20-Johnathan Turcios.</t>
   </si>
   <si>
-    <t>#21 Johnny Walls - RB</t>
+    <t>#45 Johnny Walls - RB</t>
   </si>
   <si>
     <t>4:44</t>
   </si>
   <si>
     <t>BUF 46</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>3-4-BUF 46 (4:43) 39-Jesse Pearson ran to BUF 42 for 4 yards. Tackle by 96-Clarence Givens.</t>
   </si>
   <si>
     <t>4:07</t>
   </si>
   <si>
     <t>BUF 42</t>
   </si>
   <si>
     <t>4-1-BUF 42 (4:06) 9-Daniel Liller 60 yard field goal is NO GOOD. (Short)</t>
   </si>
   <si>
     <t>#7 Thomas Pugliese - QB</t>
   </si>