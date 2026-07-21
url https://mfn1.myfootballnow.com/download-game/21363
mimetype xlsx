--- v0 (2026-06-21)
+++ v1 (2026-07-21)
@@ -389,51 +389,51 @@
   <si>
     <t>#69 Robert Nesbitt - RT</t>
   </si>
   <si>
     <t>#97 Steve Stout - LDE</t>
   </si>
   <si>
     <t>#69 Reginald Frierson - DT</t>
   </si>
   <si>
     <t>#61 Fernando Black - DT</t>
   </si>
   <si>
     <t>#78 Russell Washington - RDE</t>
   </si>
   <si>
     <t>#54 Lawrence Stevens - SLB</t>
   </si>
   <si>
     <t>#58 Kyle Koch - MLB</t>
   </si>
   <si>
     <t>#90 Emil Richardson - WLB</t>
   </si>
   <si>
-    <t>#29 Marshall Roberson - CB</t>
+    <t>#46 Marshall Roberson - FS</t>
   </si>
   <si>
     <t>#30 John McLaughlin - CB</t>
   </si>
   <si>
     <t>#32 Jason Williams - SS</t>
   </si>
   <si>
     <t>#42 Ramon Jefferson - FS</t>
   </si>
   <si>
     <t>14:26</t>
   </si>
   <si>
     <t>NYA 22</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>4-3 Normal SLB Outside Blitz</t>
   </si>
   <si>
     <t>2-13-NYA 22 (14:25) 11-Patrick Camp pass complete to 87-John Vickers to NYA 35 for 13 yards. Tackle by 32-Jason Williams.</t>
   </si>
@@ -620,51 +620,51 @@
   <si>
     <t>CLE 25</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>Nickel Blitz Stunt Blitz</t>
   </si>
   <si>
     <t>1-10-CLE 25 (9:37) 48-Scott Calloway ran to CLE 24 for -1 yards. Tackle by 44-Arturo Serrano.</t>
   </si>
   <si>
     <t>#3 Bernard Adams - QB</t>
   </si>
   <si>
     <t>#48 Scott Calloway - RB</t>
   </si>
   <si>
     <t>#85 Richard Cole - TE</t>
   </si>
   <si>
     <t>#10 Nathan Barker - WR</t>
   </si>
   <si>
-    <t>#14 Gary Estrada - WR</t>
+    <t>#83 Gary Estrada - WR</t>
   </si>
   <si>
     <t>#87 Jerry Pearson - WR</t>
   </si>
   <si>
     <t>#72 Vince Heyward - LT</t>
   </si>
   <si>
     <t>#67 Michael Dominguez - LG</t>
   </si>
   <si>
     <t>#80 Justin Whitley - C</t>
   </si>
   <si>
     <t>#68 James Richardson - RG</t>
   </si>
   <si>
     <t>#74 Phillip Heaton - RT</t>
   </si>
   <si>
     <t>#71 George Vera - DT</t>
   </si>
   <si>
     <t>#48 Edward Dominguez - MLB</t>
   </si>
@@ -821,51 +821,51 @@
   <si>
     <t>4:47</t>
   </si>
   <si>
     <t>NYA 34</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>3-4-NYA 34 (4:46) 11-Patrick Camp pass Pass knocked down by 30-John McLaughlin. incomplete, intended for 86-John Surber.</t>
   </si>
   <si>
     <t>4:43</t>
   </si>
   <si>
     <t>4-4-NYA 34 (4:44) 1-Michael Armstead punts 45 yards to CLE 21. Fair Catch by 87-Jerry Pearson.</t>
   </si>
   <si>
     <t>#1 Michael Armstead - P</t>
   </si>
   <si>
-    <t>#37 William Ong - FS</t>
+    <t>#37 William Ong - CB</t>
   </si>
   <si>
     <t>4:36</t>
   </si>
   <si>
     <t>CLE 21</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>1-10-CLE 21 (4:37) 3-Bernard Adams pass Pass knocked down by 48-Edward Dominguez. incomplete, intended for 85-Richard Cole.</t>
   </si>
   <si>
     <t>4:31</t>
   </si>
   <si>
     <t>I Formation 3WR FL Post</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>2-10-CLE 21 (4:32) 3-Bernard Adams pass Pass knocked down by 36-Charles Glover. incomplete, intended for 87-Jerry Pearson. 20-Thomas Carr got away with a hold on that play.</t>
   </si>
@@ -1106,54 +1106,54 @@
   <si>
     <t>2-9-NYA 15 (10:52) 48-Scott Calloway ran to NYA 13 for 2 yards. Tackle by 48-Edward Dominguez.</t>
   </si>
   <si>
     <t>10:09</t>
   </si>
   <si>
     <t>NYA 13</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>3-7-NYA 13 (10:08) 48-Scott Calloway ran to NYA 11 for 2 yards. Tackle by 77-Matthew Collins.</t>
   </si>
   <si>
     <t>9:27</t>
   </si>
   <si>
     <t>NYA 11</t>
   </si>
   <si>
     <t>4-5-NYA 11 (9:26) 15-Timothy Magee 28 yard field goal is GOOD. NYA 3 CLE 3</t>
   </si>
   <si>
-    <t>#2 Stanley Chandler - QB</t>
-[...2 lines deleted...]
-    <t>#56 William Schwartz - RT</t>
+    <t>#9 Stanley Chandler - QB</t>
+  </si>
+  <si>
+    <t>#56 William Schwartz - LG</t>
   </si>
   <si>
     <t>#46 Jay Davis - WLB</t>
   </si>
   <si>
     <t>9:22</t>
   </si>
   <si>
     <t>(9:23) 15-Timothy Magee kicks 74 yards from CLE 35 to NYA -9. Touchback.</t>
   </si>
   <si>
     <t>1-10-NYA 25 (9:23) 32-Jose Hernandez ran to NYA 26 for 1 yards. Tackle by 58-Kyle Koch.</t>
   </si>
   <si>
     <t>8:42</t>
   </si>
   <si>
     <t>NYA 26</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>2-9-NYA 26 (8:41) 32-Jose Hernandez ran to NYA 28 for 3 yards. Tackle by 58-Kyle Koch.</t>
   </si>