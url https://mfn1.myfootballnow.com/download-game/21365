--- v0 (2026-06-21)
+++ v1 (2026-07-21)
@@ -491,51 +491,51 @@
   <si>
     <t>#27 Robert James - CB</t>
   </si>
   <si>
     <t>#75 Miguel Hill - RG</t>
   </si>
   <si>
     <t>13:23</t>
   </si>
   <si>
     <t>DEN 42</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Slot Post</t>
   </si>
   <si>
     <t>Nickel 3-3-5 3 Deep MLB Blitz</t>
   </si>
   <si>
     <t>1-10-DEN 42 (13:24) PENALTY - False Start (DEN 87-Michael Lonon)</t>
   </si>
   <si>
     <t>#10 Joshua Pursel - QB</t>
   </si>
   <si>
-    <t>#42 Harold Flores - RB</t>
+    <t>#19 Harold Flores - RB</t>
   </si>
   <si>
     <t>#39 Samuel Voss - FB</t>
   </si>
   <si>
     <t>#13 Robert Davis - WR</t>
   </si>
   <si>
     <t>#88 Harrison Ward - WR</t>
   </si>
   <si>
     <t>#87 Michael Lonon - WR</t>
   </si>
   <si>
     <t>#68 Enrique Gaither - LT</t>
   </si>
   <si>
     <t>#55 John Harris - LG</t>
   </si>
   <si>
     <t>#76 Larry Harding - C</t>
   </si>
   <si>
     <t>#70 Gary Starks - RG</t>
   </si>
@@ -1676,51 +1676,51 @@
   <si>
     <t>2-6-ATL 29 (15:00) 11-Brian Kolb pass complete to 89-George Wheeler to ATL 39 for 10 yards. Tackle by 30-Jack Prescott. 89-George Wheeler breaks down the CB.</t>
   </si>
   <si>
     <t>14:41</t>
   </si>
   <si>
     <t>ATL 39</t>
   </si>
   <si>
     <t>3-4 Normal 4 Deep Zone</t>
   </si>
   <si>
     <t>1-10-ATL 39 (14:40) 11-Brian Kolb pass Pass knocked down by 96-Richard Langston. incomplete, intended for 84-Gerald Lopez.</t>
   </si>
   <si>
     <t>14:36</t>
   </si>
   <si>
     <t>4-3 Under Shallow Right Zone</t>
   </si>
   <si>
     <t>2-10-ATL 39 (14:37) 11-Brian Kolb sacked at ATL 30 for -8 yards (77-Philip Turner). Sack allowed by 66-Harold Jackson.</t>
   </si>
   <si>
-    <t>#93 Marshall Montoya - MLB</t>
+    <t>#58 Marshall Montoya - MLB</t>
   </si>
   <si>
     <t>ATL 30</t>
   </si>
   <si>
     <t>3-18-ATL 30 (14:12) 11-Brian Kolb pass incomplete, intended for 88-Thomas Stutler.</t>
   </si>
   <si>
     <t>14:08</t>
   </si>
   <si>
     <t>4-18-ATL 30 (14:09) 13-Bruce Welch punts 47 yards to DEN 22. 34-Richard Matson FUMBLES recovered by DEN-34-Richard Matson to DEN 26 for 4 yards. Tackle by 29-Robert Eaton.</t>
   </si>
   <si>
     <t>14:00</t>
   </si>
   <si>
     <t>DEN 26</t>
   </si>
   <si>
     <t>1-10-DEN 26 (14:01) 10-Joshua Pursel pass Pass knocked down by 26-William Adames. incomplete, intended for 13-Robert Davis.</t>
   </si>
   <si>
     <t>13:57</t>
   </si>