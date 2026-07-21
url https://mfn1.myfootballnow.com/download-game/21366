--- v0 (2026-06-21)
+++ v1 (2026-07-21)
@@ -398,54 +398,54 @@
   <si>
     <t>#95 Vernon Bang - DT</t>
   </si>
   <si>
     <t>#62 Ralph Garcia - DT</t>
   </si>
   <si>
     <t>#92 Bob Nance - RDE</t>
   </si>
   <si>
     <t>#56 David Ganey - SLB</t>
   </si>
   <si>
     <t>#58 Garland Lauritzen - MLB</t>
   </si>
   <si>
     <t>#98 Joseph Olson - WLB</t>
   </si>
   <si>
     <t>#20 Larry Spivey - CB</t>
   </si>
   <si>
     <t>#24 Charles Weiner - CB</t>
   </si>
   <si>
-    <t>#46 Frank Allen - SS</t>
-[...2 lines deleted...]
-    <t>#48 Mike Montano - FS</t>
+    <t>#23 Frank Allen - CB</t>
+  </si>
+  <si>
+    <t>#48 Mike Montano - SS</t>
   </si>
   <si>
     <t>14:28</t>
   </si>
   <si>
     <t>KCY 17</t>
   </si>
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
   <si>
     <t>46 Normal Outside Blitz</t>
   </si>
   <si>
     <t>2-18-KCY 17 (14:27) 8-Kirk Harrelson pass incomplete, dropped by 23-William Byars.</t>
   </si>
   <si>
     <t>#23 William Byars - WR</t>
   </si>
   <si>
     <t>14:24</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
@@ -494,66 +494,66 @@
   <si>
     <t>13:41</t>
   </si>
   <si>
     <t>CAR 21</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-CAR 21 (13:42) 28-Jason Thigpen ran to CAR 22 for 2 yards. Tackle by 55-John Parente.</t>
   </si>
   <si>
     <t>#12 Todd Denault - QB</t>
   </si>
   <si>
     <t>#28 Jason Thigpen - RB</t>
   </si>
   <si>
     <t>#49 Walter Harris - FB</t>
   </si>
   <si>
-    <t>#84 David McIlvain - TE</t>
+    <t>#40 David McIlvain - FB</t>
   </si>
   <si>
     <t>#14 Timothy Gomez - WR</t>
   </si>
   <si>
-    <t>#74 Tom Denson - LT</t>
-[...2 lines deleted...]
-    <t>#66 Robert Heiden - LG</t>
+    <t>#74 Tom Denson - RT</t>
+  </si>
+  <si>
+    <t>#64 Robert Heiden - LG</t>
   </si>
   <si>
     <t>#54 Jimmy Carter - C</t>
   </si>
   <si>
-    <t>#64 Stephen Quam - RG</t>
+    <t>#55 Stephen Quam - C</t>
   </si>
   <si>
     <t>#70 Keith Coppage - RT</t>
   </si>
   <si>
     <t>#77 Richard Sonntag - DT</t>
   </si>
   <si>
     <t>#52 Joe Sather - SLB</t>
   </si>
   <si>
     <t>#55 John Parente - MLB</t>
   </si>
   <si>
     <t>#21 Charles Situ - FS</t>
   </si>
   <si>
     <t>13:10</t>
   </si>
   <si>
     <t>CAR 22</t>
   </si>
   <si>
     <t>4-3 Normal SS Blitz</t>
   </si>
@@ -707,57 +707,57 @@
   <si>
     <t>#92 Michael Stowe - LDE</t>
   </si>
   <si>
     <t>#90 Ernie Grigsby - MLB</t>
   </si>
   <si>
     <t>#48 Justin Brumbaugh - WLB</t>
   </si>
   <si>
     <t>8:55</t>
   </si>
   <si>
     <t>KCY 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(8:56) Extra point GOOD by 2-William Abraham. KCY 0 CAR 7</t>
   </si>
   <si>
-    <t>#53 Rayford Hall - C</t>
-[...5 lines deleted...]
-    <t>#62 Corey Beam - LG</t>
+    <t>#66 Rayford Hall - LG</t>
+  </si>
+  <si>
+    <t>#65 Foster Wyatt - RG</t>
+  </si>
+  <si>
+    <t>#62 Corey Beam - RG</t>
   </si>
   <si>
     <t>#78 Robert Blubaugh - RT</t>
   </si>
   <si>
     <t>#94 William White - RDE</t>
   </si>
   <si>
     <t>(8:56) 2-William Abraham kicks 74 yards from CAR 35 to KCY -9. Touchback.</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>1-10-KCY 25 (8:56) 37-Thomas Prickett ran to KCY 30 for 5 yards. Tackle by 58-Garland Lauritzen.</t>
   </si>
   <si>
     <t>8:23</t>
   </si>
   <si>
     <t>KCY 30</t>
   </si>
   <si>
     <t>2-5-KCY 30 (8:22) 37-Thomas Prickett ran to KCY 32 for 2 yards. Tackle by 56-David Ganey. PENALTY - Facemask (CAR 56-David Ganey)</t>
   </si>