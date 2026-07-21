--- v0 (2026-06-21)
+++ v1 (2026-07-21)
@@ -605,51 +605,51 @@
   <si>
     <t>#86 Robert Coleman - WR</t>
   </si>
   <si>
     <t>#63 Edward Collins - LT</t>
   </si>
   <si>
     <t>#73 Glenn Heim - LG</t>
   </si>
   <si>
     <t>#70 Douglas Sasser - C</t>
   </si>
   <si>
     <t>#65 Jose Herrera - RG</t>
   </si>
   <si>
     <t>#54 Dwayne Ruiz - RT</t>
   </si>
   <si>
     <t>#53 Stephen Shelton - DT</t>
   </si>
   <si>
     <t>#75 Bobby Mundy - DT</t>
   </si>
   <si>
-    <t>#92 Kevin Barnes - RDE</t>
+    <t>#66 Kevin Barnes - RDE</t>
   </si>
   <si>
     <t>#37 Dominic Watson - CB</t>
   </si>
   <si>
     <t>10:25</t>
   </si>
   <si>
     <t>LAA 21</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>2-9-LAA 21 (10:24) 25-William Pickett ran to LAA 20 for -1 yards. 25-William Pickett FUMBLES (92-Kevin Barnes) recovered by LAA-73-Glenn Heim at LAA 22. Tackle by 58-Larry Young.</t>
   </si>
   <si>
     <t>#84 Scott Bishop - TE</t>
   </si>
   <si>
     <t>9:39</t>
   </si>