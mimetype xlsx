--- v0 (2026-06-21)
+++ v1 (2026-07-21)
@@ -293,129 +293,129 @@
   <si>
     <t>SFO has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>BAL</t>
   </si>
   <si>
     <t>BAL 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Curtis Dugas kicks 67 yards from BAL 35 to SFO -2. 43-Randy Eckert to SFO 35 for 37 yards. Tackle by 3-Curtis Dugas.</t>
   </si>
   <si>
     <t>#43 Randy Eckert - RB</t>
   </si>
   <si>
     <t>#93 David Jordan - WLB</t>
   </si>
   <si>
-    <t>#40 Chester Bevan - FS</t>
+    <t>#23 Chester Bevan - SS</t>
   </si>
   <si>
     <t>#57 Zane Hall - MLB</t>
   </si>
   <si>
     <t>#94 Jeffrey Vannoy - DT</t>
   </si>
   <si>
-    <t>#64 Scott Martins - DT</t>
-[...2 lines deleted...]
-    <t>#47 Russell Riddle - SLB</t>
+    <t>#91 Scott Martins - DT</t>
+  </si>
+  <si>
+    <t>#51 Russell Riddle - SLB</t>
   </si>
   <si>
     <t>#52 Kyle Foote - WLB</t>
   </si>
   <si>
     <t>#46 Javier McNees - FS</t>
   </si>
   <si>
     <t>#54 Troy Nieto - MLB</t>
   </si>
   <si>
-    <t>#75 Charles Lofton - LDE</t>
+    <t>#95 Charles Lofton - RDE</t>
   </si>
   <si>
     <t>#3 Curtis Dugas - K</t>
   </si>
   <si>
     <t>SFO</t>
   </si>
   <si>
     <t>14:52</t>
   </si>
   <si>
     <t>SFO 35</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>1-10-SFO 35 (14:53) 27-Anthony Miller ran to SFO 37 for 2 yards. Tackle by 54-James Fischer.</t>
   </si>
   <si>
     <t>#7 James Helmer - QB</t>
   </si>
   <si>
     <t>#27 Anthony Miller - RB</t>
   </si>
   <si>
-    <t>#37 Marion Truong - RB</t>
+    <t>#30 Marion Truong - RB</t>
   </si>
   <si>
     <t>#32 Harlan Branch - FB</t>
   </si>
   <si>
     <t>#89 Gary Friedman - TE</t>
   </si>
   <si>
     <t>#11 Elliot Stephenson - WR</t>
   </si>
   <si>
-    <t>#73 Joseph Pike - LT</t>
-[...5 lines deleted...]
-    <t>#53 William Boner - C</t>
+    <t>#77 Joseph Pike - LT</t>
+  </si>
+  <si>
+    <t>#61 Robert Hilton - LG</t>
+  </si>
+  <si>
+    <t>#67 William Boner - C</t>
   </si>
   <si>
     <t>#72 Christopher Castillo - RG</t>
   </si>
   <si>
-    <t>#82 Eugene Lawrence - RT</t>
+    <t>#74 Eugene Lawrence - RT</t>
   </si>
   <si>
     <t>#66 Andrew Bouton - RDE</t>
   </si>
   <si>
     <t>#93 Basil Cushing - RDE</t>
   </si>
   <si>
     <t>#90 Matthew Gatewood - DT</t>
   </si>
   <si>
     <t>#92 Donald Johnson - DT</t>
   </si>
   <si>
     <t>#72 Jim Ramirez - RDE</t>
   </si>
   <si>
     <t>#47 Floyd Barker - SLB</t>
   </si>
   <si>
     <t>#54 James Fischer - MLB</t>
   </si>
   <si>
     <t>#56 Willie Stevenson - WLB</t>
   </si>
@@ -473,51 +473,51 @@
   <si>
     <t>4-6-SFO 38 (12:51) 18-James Washington punts 46 yards to BAL 16. Fair Catch by 86-Michael Massey.</t>
   </si>
   <si>
     <t>#18 James Washington - P</t>
   </si>
   <si>
     <t>#86 Michael Massey - WR</t>
   </si>
   <si>
     <t>#27 Alberto Hernandez - SS</t>
   </si>
   <si>
     <t>#76 David Bailey - DT</t>
   </si>
   <si>
     <t>#63 Kenneth Ireland - DT</t>
   </si>
   <si>
     <t>#53 Erich Nelson - LDE</t>
   </si>
   <si>
     <t>#69 Brain Walsh - LG</t>
   </si>
   <si>
-    <t>#51 Douglas Ibarra - RT</t>
+    <t>#65 Douglas Ibarra - RG</t>
   </si>
   <si>
     <t>#99 Douglas Jackson - MLB</t>
   </si>
   <si>
     <t>12:43</t>
   </si>
   <si>
     <t>BAL 16</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FB In</t>
   </si>
   <si>
     <t>Nickel Strong FS WLB Blitz</t>
   </si>
   <si>
     <t>1-10-BAL 16 (12:44) 10-Gregory Moran pass complete to 85-Vincent Fisher to BAL 30 for 14 yards. Tackle by 34-Norman Maldonado. BAL 60-Eddie Bright was injured on the play.</t>
   </si>
   <si>
     <t>#10 Gregory Moran - QB</t>
   </si>
   <si>
     <t>#47 Williams Blodgett - RB</t>
   </si>
@@ -527,57 +527,57 @@
   <si>
     <t>#19 Clinton Moses - WR</t>
   </si>
   <si>
     <t>#18 Richard Eddings - WR</t>
   </si>
   <si>
     <t>#85 Vincent Fisher - WR</t>
   </si>
   <si>
     <t>#73 Micheal Nelsen - LT</t>
   </si>
   <si>
     <t>#74 Alberto Tynes - LG</t>
   </si>
   <si>
     <t>#63 Randy Alexander - C</t>
   </si>
   <si>
     <t>#60 Eddie Bright - RG</t>
   </si>
   <si>
     <t>#59 Don Fisher - C</t>
   </si>
   <si>
-    <t>#62 Jonathon Ransome - DT</t>
-[...5 lines deleted...]
-    <t>#34 Norman Maldonado - CB</t>
+    <t>#99 Jonathon Ransome - DT</t>
+  </si>
+  <si>
+    <t>#96 Ramon Gaines - LDE</t>
+  </si>
+  <si>
+    <t>#31 Norman Maldonado - CB</t>
   </si>
   <si>
     <t>#45 Donald Reed - CB</t>
   </si>
   <si>
     <t>#40 Stephen Slezak - SS</t>
   </si>
   <si>
     <t>#49 Kevin Rennie - FS</t>
   </si>
   <si>
     <t>12:09</t>
   </si>
   <si>
     <t>BAL 30</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Curl</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-BAL 30 (12:08) 10-Gregory Moran pass complete to 85-Vincent Fisher to BAL 35 for 5 yards. Tackle by 45-Donald Reed.</t>
   </si>
@@ -602,51 +602,51 @@
   <si>
     <t>#41 Albert Turner - FB</t>
   </si>
   <si>
     <t>#87 Willie Collard - TE</t>
   </si>
   <si>
     <t>#81 John Gale - WR</t>
   </si>
   <si>
     <t>11:23</t>
   </si>
   <si>
     <t>BAL 42</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-BAL 42 (11:24) 47-Williams Blodgett ran to BAL 43 for 1 yards. Tackle by 49-Kevin Rennie.</t>
   </si>
   <si>
-    <t>#29 Casey Stephens - SS</t>
+    <t>#29 Casey Stephens - CB</t>
   </si>
   <si>
     <t>10:47</t>
   </si>
   <si>
     <t>BAL 43</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>2-9-BAL 43 (10:46) 47-Williams Blodgett ran to BAL 45 for 1 yards. Tackle by 96-Ramon Gaines.</t>
   </si>
   <si>
     <t>10:05</t>
   </si>
   <si>
     <t>BAL 45</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Right</t>
   </si>
@@ -710,51 +710,51 @@
   <si>
     <t>8:22</t>
   </si>
   <si>
     <t>4-4-SFO 19 (8:23) 18-James Washington punts 45 yards to BAL 36. Fair Catch by 86-Michael Massey.</t>
   </si>
   <si>
     <t>#66 Gary Evans - LG</t>
   </si>
   <si>
     <t>8:15</t>
   </si>
   <si>
     <t>BAL 36</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>1-10-BAL 36 (8:16) 47-Williams Blodgett ran to BAL 38 for 2 yards. Tackle by 52-Kyle Foote.</t>
   </si>
   <si>
     <t>#83 James Jones - TE</t>
   </si>
   <si>
-    <t>#92 Eric Romero - LDE</t>
+    <t>#92 Eric Romero - RDE</t>
   </si>
   <si>
     <t>7:32</t>
   </si>
   <si>
     <t>BAL 38</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Off Tackle Weak</t>
   </si>
   <si>
     <t>2-8-BAL 38 (7:31) 41-Albert Turner ran to SFO 49 for 13 yards. Tackle by 46-Javier McNees. SFO 45-Donald Reed was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>6:46</t>
   </si>
   <si>
     <t>SFO 49</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR RB Curls</t>
   </si>
   <si>
     <t>1-10-SFO 49 (6:45) 10-Gregory Moran pass Pass knocked down by 40-Stephen Slezak. incomplete, intended for 19-Clinton Moses.</t>
   </si>
@@ -770,51 +770,51 @@
   <si>
     <t>2-10-SFO 49 (6:41) 47-Williams Blodgett ran to SFO 47 for 2 yards. Tackle by 62-Jonathon Ransome.</t>
   </si>
   <si>
     <t>6:06</t>
   </si>
   <si>
     <t>SFO 47</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>3-8-SFO 47 (6:05) 10-Gregory Moran pass Pass knocked down by 34-Norman Maldonado. incomplete, intended for 19-Clinton Moses. SFO 62-Jonathon Ransome was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>6:01</t>
   </si>
   <si>
     <t>4-8-SFO 47 (6:02) 2-Alberto Bilbo punts 39 yards to SFO 8. Fair Catch by 43-Randy Eckert.</t>
   </si>
   <si>
-    <t>#90 Amos Ong - RDE</t>
+    <t>#90 Amos Ong - LDE</t>
   </si>
   <si>
     <t>5:55</t>
   </si>
   <si>
     <t>SFO 8</t>
   </si>
   <si>
     <t>1-10-SFO 8 (5:56) 27-Anthony Miller ran to SFO 8 for a short loss. Tackle by 90-Matthew Gatewood.</t>
   </si>
   <si>
     <t>5:21</t>
   </si>
   <si>
     <t>2-10-SFO 8 (5:20) 7-James Helmer pass complete to 11-Elliot Stephenson to SFO 10 for 3 yards. Tackle by 47-Floyd Barker.</t>
   </si>
   <si>
     <t>4:40</t>
   </si>
   <si>
     <t>SFO 10</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
@@ -1121,57 +1121,57 @@
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>2-14-BAL 21 (6:44) 7-James Helmer pass Pass knocked down by 45-Dennis Basso. incomplete, intended for 89-Gary Friedman.</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>3-14-BAL 21 (6:41) 7-James Helmer pass complete to 88-Kevin Arden to BAL 18 for 3 yards. Tackle by 28-Kenneth Lancaster. Nice job by 88-Kevin Arden on that route to lose his coverage.</t>
   </si>
   <si>
     <t>6:07</t>
   </si>
   <si>
     <t>BAL 18</t>
   </si>
   <si>
     <t>4-12-BAL 18 (6:06) 12-Edward Davis 36 yard field goal is GOOD. BAL 76-David Bailey was injured on the play. He looks like he should be able to return. SFO 3 BAL 7</t>
   </si>
   <si>
-    <t>#8 Norman Wannamaker - QB</t>
-[...5 lines deleted...]
-    <t>#56 Elton Benson - LG</t>
+    <t>#9 Norman Wannamaker - QB</t>
+  </si>
+  <si>
+    <t>#3 Edward Davis - K</t>
+  </si>
+  <si>
+    <t>#60 Elton Benson - LG</t>
   </si>
   <si>
     <t>#63 John Hubert - C</t>
   </si>
   <si>
     <t>6:02</t>
   </si>
   <si>
     <t>(6:03) 12-Edward Davis kicks 74 yards from SFO 35 to BAL -9. Touchback.</t>
   </si>
   <si>
     <t>#39 Sol Hammond - FS</t>
   </si>
   <si>
     <t>BAL 25</t>
   </si>
   <si>
     <t>Shotgun Normal Deep Weak In and Out</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>1-10-BAL 25 (6:03) 10-Gregory Moran pass complete to 19-Clinton Moses to BAL 42 for 17 yards. Tackle by 34-Norman Maldonado. PENALTY - Holding (BAL 61-Xavier Cagle)</t>
   </si>
@@ -1346,51 +1346,51 @@
   <si>
     <t>0:25</t>
   </si>
   <si>
     <t>0:02</t>
   </si>
   <si>
     <t>1-10-SFO 26 (0:03) 3-Curtis Dugas 44 yard field goal is GOOD. SFO 6 BAL 10</t>
   </si>
   <si>
     <t>End of half.</t>
   </si>
   <si>
     <t>(15:00) 12-Edward Davis kicks 72 yards from SFO 35 to BAL -7. 23-Michael Jacques to BAL 20 for 27 yards. Tackle by 40-Chester Bevan.</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
   <si>
     <t>BAL 20</t>
   </si>
   <si>
     <t>1-10-BAL 20 (14:56) 41-Albert Turner ran to BAL 32 for 12 yards. Tackle by 49-Kevin Rennie.</t>
   </si>
   <si>
-    <t>#98 Cecil Craig - SLB</t>
+    <t>#55 Cecil Craig - WLB</t>
   </si>
   <si>
     <t>14:14</t>
   </si>
   <si>
     <t>BAL 32</t>
   </si>
   <si>
     <t>1-10-BAL 32 (14:13) 41-Albert Turner ran to BAL 32 for a short loss. Tackle by 64-Scott Martins.</t>
   </si>
   <si>
     <t>13:34</t>
   </si>
   <si>
     <t>2-10-BAL 32 (13:33) 10-Gregory Moran pass Pass knocked down by 46-Javier McNees. incomplete, intended for 18-Richard Eddings.</t>
   </si>
   <si>
     <t>13:29</t>
   </si>
   <si>
     <t>3-10-BAL 32 (13:30) 47-Williams Blodgett ran to BAL 33 for 1 yards. Tackle by 49-Kevin Rennie.</t>
   </si>
   <si>
     <t>12:54</t>
   </si>
@@ -1421,51 +1421,51 @@
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>1-10-SFO 40 (11:23) 43-Randy Eckert ran to SFO 39 for -1 yards. Tackle by 93-Basil Cushing.</t>
   </si>
   <si>
     <t>10:46</t>
   </si>
   <si>
     <t>SFO 39</t>
   </si>
   <si>
     <t>2-11-SFO 39 (10:45) 43-Randy Eckert ran to SFO 45 for 6 yards. Tackle by 45-Dennis Basso. SFO 53-William Boner was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>10:08</t>
   </si>
   <si>
     <t>SFO 45</t>
   </si>
   <si>
     <t>3-5-SFO 45 (10:07) 7-James Helmer pass Pass knocked down by 54-James Fischer. incomplete, intended for 88-Kevin Arden.</t>
   </si>
   <si>
-    <t>#79 Earl Mann - C</t>
+    <t>#71 Earl Mann - C</t>
   </si>
   <si>
     <t>10:03</t>
   </si>
   <si>
     <t>4-5-SFO 45 (10:04) 18-James Washington punts 53 yards to BAL 2.</t>
   </si>
   <si>
     <t>9:54</t>
   </si>
   <si>
     <t>BAL 2</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Strong Deep</t>
   </si>
   <si>
     <t>1-10-BAL 2 (9:55) 10-Gregory Moran pass complete to 18-Richard Eddings to BAL 26 for 24 yards. Tackle by 46-Javier McNees.</t>
   </si>
   <si>
     <t>9:09</t>
   </si>
   <si>
     <t>1-10-BAL 26 (9:08) 23-Michael Jacques ran to BAL 26 for a short loss. Tackle by 54-Troy Nieto.</t>
   </si>
@@ -2332,52 +2332,52 @@
     <col min="39" max="39" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="64" max="64" width="24.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="65" max="65" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="64" max="64" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="65" max="65" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="29.421" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>