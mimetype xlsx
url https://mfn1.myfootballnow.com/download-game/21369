--- v0 (2026-06-21)
+++ v1 (2026-07-21)
@@ -350,93 +350,93 @@
   <si>
     <t>LV 25</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-LV 25 (15:00) 16-Ronnie Pepin pass complete to 5-Chad Wise to LV 47 for 22 yards. Tackle by 90-Stephen Horton.</t>
   </si>
   <si>
     <t>#16 Ronnie Pepin - QB</t>
   </si>
   <si>
     <t>#5 Chad Wise - RB</t>
   </si>
   <si>
     <t>#33 Steven Zimmerman - FB</t>
   </si>
   <si>
     <t>#84 Jeffrey Torrance - TE</t>
   </si>
   <si>
-    <t>#89 Frank Jones - TE</t>
+    <t>#89 Frank Jones - FB</t>
   </si>
   <si>
     <t>#74 Lyndon Drake - RG</t>
   </si>
   <si>
     <t>#56 Henry Musgrove - LG</t>
   </si>
   <si>
     <t>#52 Joshua Hawkins - C</t>
   </si>
   <si>
     <t>#68 Robert Jeon - RT</t>
   </si>
   <si>
     <t>#67 Peter Check - RT</t>
   </si>
   <si>
     <t>#94 Long Whaley - LDE</t>
   </si>
   <si>
     <t>#52 Christopher Hogg - DT</t>
   </si>
   <si>
     <t>#73 Charles Bean - DT</t>
   </si>
   <si>
     <t>#55 Sherman Peacock - RDE</t>
   </si>
   <si>
     <t>#59 Juan Deleon - SLB</t>
   </si>
   <si>
     <t>#99 Alfred Shelton - MLB</t>
   </si>
   <si>
     <t>#90 Stephen Horton - WLB</t>
   </si>
   <si>
     <t>#42 Alberto Crews - CB</t>
   </si>
   <si>
-    <t>#47 Carl Solis - CB</t>
+    <t>#47 Carl Solis - FS</t>
   </si>
   <si>
     <t>#20 Frank Despres - FS</t>
   </si>
   <si>
     <t>#49 Alex Sellers - FS</t>
   </si>
   <si>
     <t>14:19</t>
   </si>
   <si>
     <t>LV 47</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>1-10-LV 47 (14:18) 20-Pete Gardner ran to LV 50 for 2 yards. Tackle by 20-Frank Despres.</t>
   </si>
   <si>
     <t>#65 Jared Rundle - RT</t>
   </si>
   <si>
     <t>13:45</t>
   </si>