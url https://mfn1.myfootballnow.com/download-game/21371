--- v0 (2026-06-21)
+++ v1 (2026-07-21)
@@ -287,213 +287,213 @@
   <si>
     <t>ST Rusher8</t>
   </si>
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>CHI has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>SEA</t>
   </si>
   <si>
     <t>SEA 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 15-Steven Arnold kicks 71 yards from SEA 35 to CHI -6. Touchback.</t>
   </si>
   <si>
-    <t>#43 Juan Lamb - RB</t>
+    <t>#43 Juan Lamb - FB</t>
   </si>
   <si>
     <t>#44 Darryl Atkinson - CB</t>
   </si>
   <si>
-    <t>#50 Donald Kendricks - WLB</t>
+    <t>#57 Donald Kendricks - SLB</t>
   </si>
   <si>
     <t>#93 Charles Woolery - RDE</t>
   </si>
   <si>
     <t>#69 Jimmy McKeown - DT</t>
   </si>
   <si>
-    <t>#49 Donald Cronk - CB</t>
+    <t>#41 Donald Cronk - SS</t>
   </si>
   <si>
     <t>#56 John Gann - DT</t>
   </si>
   <si>
-    <t>#75 Jonathan Runyan - DT</t>
+    <t>#90 Jonathan Runyan - LDE</t>
   </si>
   <si>
     <t>#24 Andre Bolden - FS</t>
   </si>
   <si>
     <t>#59 Steven Jung - WLB</t>
   </si>
   <si>
-    <t>#99 James Rae - WLB</t>
+    <t>#52 James Rae - SLB</t>
   </si>
   <si>
     <t>#15 Steven Arnold - K</t>
   </si>
   <si>
     <t>CHI</t>
   </si>
   <si>
     <t>CHI 25</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>46 Normal Outside Blitz</t>
   </si>
   <si>
     <t>1-10-CHI 25 (15:00) 8-Michael Casper pass complete to 83-Larry Santos to CHI 38 for 13 yards. Tackle by 26-Russell Gibson. Great move by 83-Larry Santos to get free of his coverage. 26-Russell Gibson got away with a hold on that play.</t>
   </si>
   <si>
     <t>#8 Michael Casper - QB</t>
   </si>
   <si>
     <t>#38 Tom Rogers - FB</t>
   </si>
   <si>
     <t>#85 Larry Oconnor - TE</t>
   </si>
   <si>
     <t>#17 Charles Best - WR</t>
   </si>
   <si>
     <t>#83 Larry Santos - WR</t>
   </si>
   <si>
     <t>#77 Robert Desrosiers - LT</t>
   </si>
   <si>
-    <t>#57 Ronald Cade - RT</t>
-[...2 lines deleted...]
-    <t>#68 Leroy Lockett - C</t>
+    <t>#73 Ronald Cade - RG</t>
+  </si>
+  <si>
+    <t>#78 Leroy Lockett - RT</t>
   </si>
   <si>
     <t>#53 John Graham - RG</t>
   </si>
   <si>
-    <t>#78 Eddie Doherty - RT</t>
+    <t>#61 Eddie Doherty - LG</t>
   </si>
   <si>
     <t>#93 Trenton Larsen - RDE</t>
   </si>
   <si>
     <t>#64 Delbert Chung - DT</t>
   </si>
   <si>
     <t>#95 Mark Hager - DT</t>
   </si>
   <si>
     <t>#61 Thomas Pawlowski - DT</t>
   </si>
   <si>
     <t>#97 Luis Elder - WLB</t>
   </si>
   <si>
     <t>#55 John Rickards - MLB</t>
   </si>
   <si>
     <t>#98 Michael Adair - WLB</t>
   </si>
   <si>
     <t>#42 Clay Delgado - CB</t>
   </si>
   <si>
     <t>#26 Russell Gibson - CB</t>
   </si>
   <si>
     <t>#24 Gary Hickman - SS</t>
   </si>
   <si>
     <t>#29 Ernest Sievert - CB</t>
   </si>
   <si>
     <t>14:26</t>
   </si>
   <si>
     <t>CHI 38</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>4-3 Under Crowd Middle</t>
   </si>
   <si>
     <t>1-10-CHI 38 (14:25) 8-Michael Casper pass complete to 17-Charles Best to SEA 46 for 16 yards. Tackle by 97-Luis Elder. PENALTY - Offsides (SEA 97-Luis Elder) PENALTY - Holding (CHI 85-Larry Oconnor) - Penalties offset, replay down.</t>
   </si>
   <si>
-    <t>#71 Kevin Link - RG</t>
+    <t>#71 Kevin Link - LT</t>
   </si>
   <si>
     <t>#40 Carl Jefcoat - FS</t>
   </si>
   <si>
     <t>14:20</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-CHI 38 (14:21) 8-Michael Casper pass incomplete, dropped by 43-Juan Lamb. Pressure by 98-Michael Adair.</t>
   </si>
   <si>
     <t>14:14</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>2-10-CHI 38 (14:15) 38-Tom Rogers ran to CHI 37 for -2 yards. Tackle by 95-Mark Hager.</t>
   </si>
   <si>
-    <t>#52 Wilfredo Vidal - RG</t>
-[...2 lines deleted...]
-    <t>#99 Ernesto Peyton - MLB</t>
+    <t>#65 Wilfredo Vidal - RT</t>
+  </si>
+  <si>
+    <t>#51 Ernesto Peyton - MLB</t>
   </si>
   <si>
     <t>13:41</t>
   </si>
   <si>
     <t>CHI 37</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>3-12-CHI 37 (13:40) 8-Michael Casper pass incomplete, intended for 17-Charles Best. That ball didn't get thrown well at all. PENALTY - Offsides (SEA 95-Mark Hager)</t>
   </si>
   <si>
     <t>#60 Horace Taylor - C</t>
   </si>
   <si>
     <t>13:36</t>
   </si>
   <si>
     <t>CHI 42</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
@@ -545,63 +545,63 @@
   <si>
     <t>1-10-SEA 9 (12:53) 8-William Richardson pass Pass knocked down by 93-Michael Martinez. incomplete, intended for 31-Calvin Patterson.</t>
   </si>
   <si>
     <t>#8 William Richardson - QB</t>
   </si>
   <si>
     <t>#31 Calvin Patterson - RB</t>
   </si>
   <si>
     <t>#21 Howard McCabe - RB</t>
   </si>
   <si>
     <t>#89 Marcus Barron - WR</t>
   </si>
   <si>
     <t>#86 Enrique Darley - WR</t>
   </si>
   <si>
     <t>#17 Raymond Case - WR</t>
   </si>
   <si>
     <t>#65 Michael Powers - LT</t>
   </si>
   <si>
-    <t>#63 James Johnson - LG</t>
+    <t>#66 James Johnson - LG</t>
   </si>
   <si>
     <t>#56 Michael Foster - LG</t>
   </si>
   <si>
     <t>#50 Joseph Britton - RG</t>
   </si>
   <si>
     <t>#72 Terry Pinter - C</t>
   </si>
   <si>
-    <t>#94 Scot Fick - LDE</t>
+    <t>#98 Scot Fick - DT</t>
   </si>
   <si>
     <t>#93 Michael Martinez - MLB</t>
   </si>
   <si>
     <t>#40 Robert Coble - CB</t>
   </si>
   <si>
     <t>#35 Aron Roberts - CB</t>
   </si>
   <si>
     <t>#42 William Getz - FS</t>
   </si>
   <si>
     <t>12:48</t>
   </si>
   <si>
     <t>2-10-SEA 9 (12:49) 31-Calvin Patterson ran to SEA 8 for -1 yards. Tackle by 59-Steven Jung.</t>
   </si>
   <si>
     <t>#41 James Fitzpatrick - FB</t>
   </si>
   <si>
     <t>#80 Brandon Barnes - TE</t>
   </si>
@@ -797,51 +797,51 @@
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-3-CHI 18 (5:10) 15-Steven Arnold 36 yard field goal is GOOD. SEA 3 CHI 0</t>
   </si>
   <si>
     <t>#4 Glenn Haycraft - QB</t>
   </si>
   <si>
     <t>#62 Carlos Younger - RT</t>
   </si>
   <si>
     <t>#69 Joseph Wyllie - RT</t>
   </si>
   <si>
     <t>#68 William Wade - RG</t>
   </si>
   <si>
     <t>#54 James Glade - MLB</t>
   </si>
   <si>
     <t>#76 Jerry Pack - RDE</t>
   </si>
   <si>
-    <t>#92 David Miller - RDE</t>
+    <t>#97 David Miller - DT</t>
   </si>
   <si>
     <t>5:07</t>
   </si>
   <si>
     <t>(5:08) 15-Steven Arnold kicks 60 yards from SEA 35 to CHI 5. 43-Juan Lamb to CHI 35 for 30 yards. Tackle by 15-Steven Arnold.</t>
   </si>
   <si>
     <t>5:01</t>
   </si>
   <si>
     <t>CHI 35</t>
   </si>
   <si>
     <t>1-10-CHI 35 (5:02) 8-Michael Casper pass incomplete, intended for 38-Tom Rogers. Pressure by 98-Michael Adair.</t>
   </si>
   <si>
     <t>#20 Bob Lloyd - RB</t>
   </si>
   <si>
     <t>4:57</t>
   </si>
   <si>
     <t>2-10-CHI 35 (4:58) 38-Tom Rogers ran to CHI 36 for 1 yards. Tackle by 55-John Rickards. CHI 20-Bob Lloyd was injured on the play. He looks like he should be able to return.</t>
   </si>
@@ -2303,91 +2303,91 @@
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="318.351" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="71" max="71" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="71" max="71" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="75" max="75" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="29.421" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">