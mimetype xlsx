--- v0 (2026-06-21)
+++ v1 (2026-07-21)
@@ -389,51 +389,51 @@
   <si>
     <t>#62 Joshua Ng - RT</t>
   </si>
   <si>
     <t>#53 Justin Norris - RDE</t>
   </si>
   <si>
     <t>#72 Mike Schooler - LDE</t>
   </si>
   <si>
     <t>#67 Alton Lowry - DT</t>
   </si>
   <si>
     <t>#77 Philip Beggs - DT</t>
   </si>
   <si>
     <t>#50 Dan Romo - RDE</t>
   </si>
   <si>
     <t>#99 Daniel Johnson - SLB</t>
   </si>
   <si>
     <t>#94 Gordon Carroll - MLB</t>
   </si>
   <si>
-    <t>#57 Clay Turbeville - WLB</t>
+    <t>#57 Clay Turbeville - SLB</t>
   </si>
   <si>
     <t>#34 Marcelino Miller - CB</t>
   </si>
   <si>
     <t>#31 Mike Parr - CB</t>
   </si>
   <si>
     <t>#42 Fred Dennis - CB</t>
   </si>
   <si>
     <t>14:21</t>
   </si>
   <si>
     <t>JAX 26</t>
   </si>
   <si>
     <t>Singleback Big Corner Ins</t>
   </si>
   <si>
     <t>4-3 Under Inside LB Blitz</t>
   </si>
   <si>
     <t>2-9-JAX 26 (14:20) 15-Damian Barnett pass complete to 80-Paul Hollis to JAX 42 for 16 yards. Tackle by 36-Mark Porter.</t>
   </si>
@@ -491,51 +491,51 @@
   <si>
     <t>#78 Thomas Wilburn - C</t>
   </si>
   <si>
     <t>11:24</t>
   </si>
   <si>
     <t>TEN 28</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Strong</t>
   </si>
   <si>
     <t>Nickel 3-3-5 CB1 CB2 Blitz</t>
   </si>
   <si>
     <t>2-1-TEN 28 (11:23) 46-Christopher Tyson ran to TEN 25 for 2 yards. Tackle by 67-Alton Lowry.</t>
   </si>
   <si>
     <t>#18 William Perkins - WR</t>
   </si>
   <si>
     <t>#96 Javier Cox - MLB</t>
   </si>
   <si>
-    <t>#46 Robert Polley - FS</t>
+    <t>#46 Robert Polley - SS</t>
   </si>
   <si>
     <t>10:50</t>
   </si>
   <si>
     <t>TEN 25</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel Normal Zone Rotate Strong</t>
   </si>
   <si>
     <t>1-10-TEN 25 (10:49) 15-Damian Barnett pass complete to 18-William Perkins to TEN 15 for 10 yards. Tackle by 46-Robert Polley. TEN 77-Philip Beggs was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>10:13</t>
   </si>
   <si>
     <t>TEN 15</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
@@ -587,84 +587,84 @@
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-4-TEN 10 (8:14) 14-Thomas McFarland 28 yard field goal is GOOD. TEN 0 JAX 3</t>
   </si>
   <si>
     <t>#13 Jerome Vela - QB</t>
   </si>
   <si>
     <t>#14 Thomas McFarland - K</t>
   </si>
   <si>
     <t>#60 Austin Shaw - RT</t>
   </si>
   <si>
     <t>#85 David Johnson - TE</t>
   </si>
   <si>
     <t>#71 Tyrone Arnold - RG</t>
   </si>
   <si>
     <t>#72 Anthony Thomas - RT</t>
   </si>
   <si>
-    <t>#95 Lionel Betty - RDE</t>
+    <t>#95 Lionel Betty - DT</t>
   </si>
   <si>
     <t>8:10</t>
   </si>
   <si>
     <t>JAX 35</t>
   </si>
   <si>
     <t>(8:11) 14-Thomas McFarland kicks 66 yards from JAX 35 to TEN -1. 21-Samuel Burke to TEN 33 for 35 yards. Tackle by 14-Thomas McFarland.</t>
   </si>
   <si>
     <t>#21 Samuel Burke - RB</t>
   </si>
   <si>
     <t>8:04</t>
   </si>
   <si>
     <t>TEN 33</t>
   </si>
   <si>
     <t>Shotgun Normal HB Sweep</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-TEN 33 (8:05) 84-Jeffrey Jeffrey ran to TEN 31 for -2 yards. Tackle by 97-David Fisher.</t>
   </si>
   <si>
     <t>#11 Ralph Archie - QB</t>
   </si>
   <si>
-    <t>#41 Jeffrey Jeffrey - RB</t>
+    <t>#41 Jeffrey Jeffrey - FB</t>
   </si>
   <si>
     <t>#81 James Blankenship - TE</t>
   </si>
   <si>
     <t>#19 Sean Taylor - WR</t>
   </si>
   <si>
     <t>#88 Eugene Simon - WR</t>
   </si>
   <si>
     <t>#13 Aaron Pabon - WR</t>
   </si>
   <si>
     <t>#60 Stephen Cunningham - LT</t>
   </si>
   <si>
     <t>#71 Jose Sanches - LG</t>
   </si>
   <si>
     <t>#78 Michael Rollin - C</t>
   </si>
   <si>
     <t>#54 Jimmie Robinson - RG</t>
   </si>
@@ -1046,51 +1046,51 @@
   <si>
     <t>Singleback Empty 4 TE Deep Out</t>
   </si>
   <si>
     <t>2-9-TEN 26 (7:06) 11-Ralph Archie pass incomplete, dropped by 88-Eugene Simon. Excellent coverage on that play.</t>
   </si>
   <si>
     <t>7:01</t>
   </si>
   <si>
     <t>I Formation Big Streak Heavy</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Inside</t>
   </si>
   <si>
     <t>3-9-TEN 26 (7:02) 11-Ralph Archie sacked at TEN 15 for -11 yards (52-Fernando Noe)</t>
   </si>
   <si>
     <t>6:25</t>
   </si>
   <si>
     <t>4-20-TEN 15 (6:24) 8-Rick Deckard punts 50 yards to JAX 35. Fair Catch by 80-Paul Hollis.</t>
   </si>
   <si>
-    <t>#52 Morris Fraise - SLB</t>
+    <t>#58 Morris Fraise - SLB</t>
   </si>
   <si>
     <t>6:16</t>
   </si>
   <si>
     <t>1-10-JAX 35 (6:17) 15-Damian Barnett pass complete to 89-Paul Melville to JAX 37 for 2 yards. Tackle by 99-Daniel Johnson.</t>
   </si>
   <si>
     <t>5:41</t>
   </si>
   <si>
     <t>2-8-JAX 37 (5:40) 21-Robert Palmer ran to JAX 40 for 3 yards. Tackle by 57-Clay Turbeville.</t>
   </si>
   <si>
     <t>5:05</t>
   </si>
   <si>
     <t>JAX 40</t>
   </si>
   <si>
     <t>3-5-JAX 40 (5:04) 21-Robert Palmer ran to JAX 38 for -2 yards. Tackle by 57-Clay Turbeville.</t>
   </si>
   <si>
     <t>4:29</t>
   </si>
@@ -1250,51 +1250,51 @@
   <si>
     <t>2-6-TEN 14 (0:35) PENALTY - False Start (TEN 11-Ralph Archie)</t>
   </si>
   <si>
     <t>TEN 9</t>
   </si>
   <si>
     <t>2-11-TEN 9 (0:35) 84-Jeffrey Jeffrey ran to TEN 10 for 1 yards. Tackle by 51-Lawrence Chandler. 83-Richard Potts missed that block completely.</t>
   </si>
   <si>
     <t>End of half.</t>
   </si>
   <si>
     <t>(15:00) 14-Thomas McFarland kicks 68 yards from JAX 35 to TEN -3. 21-Samuel Burke to TEN 28 for 32 yards. Tackle by 47-George Jenkins. 94-Gordon Carroll totally missed that block.</t>
   </si>
   <si>
     <t>14:54</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-TEN 28 (14:55) 11-Ralph Archie sacked at TEN 19 for -8 yards (51-Lawrence Chandler) TEN 64-Richard Gullion was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#89 Jaime Fisher - RB</t>
+    <t>#89 Jaime Fisher - FB</t>
   </si>
   <si>
     <t>14:16</t>
   </si>
   <si>
     <t>Singleback Empty 4 WR Post Corner</t>
   </si>
   <si>
     <t>2-18-TEN 19 (14:15) 11-Ralph Archie pass complete to 83-Richard Potts to TEN 31 for 12 yards. Tackle by 25-Robert Delmonte. Pressure by 56-Rick Poland.</t>
   </si>
   <si>
     <t>3-6-TEN 31 (13:35) 84-Jeffrey Jeffrey ran to TEN 33 for 1 yards. Tackle by 52-Fernando Noe.</t>
   </si>
   <si>
     <t>13:02</t>
   </si>
   <si>
     <t>4-5-TEN 33 (13:01) 8-Rick Deckard punts 54 yards to JAX 13. 80-Paul Hollis to JAX 19 for 6 yards. Tackle by 31-Mike Parr. JAX 58-John Gray was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>12:52</t>
   </si>
   <si>
     <t>JAX 19</t>
   </si>