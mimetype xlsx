--- v0 (2026-06-21)
+++ v1 (2026-07-21)
@@ -473,51 +473,51 @@
   <si>
     <t>12:55</t>
   </si>
   <si>
     <t>IND 33</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-4-IND 33 (12:54) 7-Dustin Christensen punts 45 yards to HOU 22. Fair Catch by 10-Christopher Gaither.</t>
   </si>
   <si>
     <t>#7 Dustin Christensen - P</t>
   </si>
   <si>
     <t>#53 Lee Thomas - C</t>
   </si>
   <si>
     <t>#10 Christopher Gaither - WR</t>
   </si>
   <si>
-    <t>#66 John Porch - RG</t>
+    <t>#63 John Porch - RG</t>
   </si>
   <si>
     <t>#70 Mario Dejesus - LT</t>
   </si>
   <si>
     <t>#90 Martin Mason - RDE</t>
   </si>
   <si>
     <t>12:47</t>
   </si>
   <si>
     <t>HOU 22</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>1-10-HOU 22 (12:48) 5-Howard Ahmad pass complete to 13-Stephan Wilson to HOU 34 for 12 yards. Tackle by 31-Jess Gardner.</t>
   </si>
   <si>
     <t>#5 Howard Ahmad - QB</t>
   </si>
   <si>
     <t>#31 Russel Covarrubias - RB</t>
   </si>
@@ -629,51 +629,51 @@
   <si>
     <t>2-5-IND 50 (10:44) 35-Roosevelt Bonilla ran to IND 41 for 9 yards. Tackle by 27-Robert Romriell.</t>
   </si>
   <si>
     <t>#35 Roosevelt Bonilla - RB</t>
   </si>
   <si>
     <t>10:06</t>
   </si>
   <si>
     <t>IND 41</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>3-4 Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-IND 41 (10:05) 5-Howard Ahmad pass complete to 13-Stephan Wilson to IND 33 for 8 yards. Tackle by 20-Harold Harrison. Nice job by 13-Stephan Wilson on that route to lose his coverage. HOU 78-Robert Williams was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#56 Charles Handy - RT</t>
   </si>
   <si>
-    <t>#43 James Rogers - SLB</t>
+    <t>#93 James Rogers - SLB</t>
   </si>
   <si>
     <t>9:33</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>2-2-IND 33 (9:32) 31-Russel Covarrubias ran to IND 31 for 3 yards. Tackle by 95-Manuel Jaramillo.</t>
   </si>
   <si>
     <t>8:51</t>
   </si>
   <si>
     <t>Singleback Big Ins and Outs</t>
   </si>
   <si>
     <t>1-10-IND 31 (8:50) 5-Howard Ahmad pass complete to 81-Charles Cortez to IND 23 for 8 yards. Tackle by 95-Manuel Jaramillo.</t>
   </si>
   <si>
     <t>#81 Charles Cortez - TE</t>
   </si>
   <si>
     <t>8:07</t>
   </si>