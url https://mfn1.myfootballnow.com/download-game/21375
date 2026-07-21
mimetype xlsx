--- v0 (2026-06-21)
+++ v1 (2026-07-21)
@@ -359,87 +359,87 @@
   <si>
     <t>1-10-WAS 25 (15:00) 36-Peter Hulett ran to WAS 24 for -1 yards. Tackle by 57-Eric Long.</t>
   </si>
   <si>
     <t>#19 Dwight Yeary - QB</t>
   </si>
   <si>
     <t>#83 John Giles - TE</t>
   </si>
   <si>
     <t>#87 James Spinelli - WR</t>
   </si>
   <si>
     <t>#80 Kennith Lawrence - WR</t>
   </si>
   <si>
     <t>#13 Steven Harrison - WR</t>
   </si>
   <si>
     <t>#69 Lewis Varney - LT</t>
   </si>
   <si>
     <t>#76 John Anderson - C</t>
   </si>
   <si>
-    <t>#51 Charles Santos - C</t>
+    <t>#74 Charles Santos - C</t>
   </si>
   <si>
     <t>#52 Joseph Peoples - RG</t>
   </si>
   <si>
     <t>#50 Roger Trevino - RT</t>
   </si>
   <si>
     <t>#76 Harold Graham - LDE</t>
   </si>
   <si>
     <t>#75 Keith Millard - DT</t>
   </si>
   <si>
     <t>#90 Dustin Knight - DT</t>
   </si>
   <si>
     <t>#74 William George - RDE</t>
   </si>
   <si>
     <t>#94 Marvin Smith - WLB</t>
   </si>
   <si>
     <t>#91 Fred Warner - WLB</t>
   </si>
   <si>
     <t>#57 Eric Long - WLB</t>
   </si>
   <si>
-    <t>#20 Jordan Heaton - CB</t>
+    <t>#20 Jordan Heaton - SS</t>
   </si>
   <si>
     <t>#35 Darren Sharper - CB</t>
   </si>
   <si>
-    <t>#39 Dwight Henderson - SS</t>
+    <t>#39 Dwight Henderson - CB</t>
   </si>
   <si>
     <t>#48 Jonathan Nicholson - FS</t>
   </si>
   <si>
     <t>14:22</t>
   </si>
   <si>
     <t>WAS 24</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>2-11-WAS 24 (14:21) 19-Dwight Yeary pass Pass knocked down by 39-Dwight Henderson. incomplete, intended for 87-James Spinelli.</t>
   </si>
   <si>
     <t>#33 Lewis Derossett - FB</t>
   </si>
   <si>
     <t>#70 Peter James - LDE</t>
   </si>
@@ -608,51 +608,51 @@
   <si>
     <t>3-2-MIN 34 (12:45) 5-Brian Thompson pass complete to 47-Rudy Stevens to MIN 42 for 8 yards. Tackle by 47-Hubert Colon.</t>
   </si>
   <si>
     <t>#37 Frank Upshaw - RB</t>
   </si>
   <si>
     <t>#84 Gerald Gill - TE</t>
   </si>
   <si>
     <t>12:01</t>
   </si>
   <si>
     <t>MIN 42</t>
   </si>
   <si>
     <t>Singleback Big PA Curls</t>
   </si>
   <si>
     <t>4-3 Normal 4 Deep Zone Under</t>
   </si>
   <si>
     <t>1-10-MIN 42 (12:00) 5-Brian Thompson pass complete to 17-Santiago Stjohn to WAS 46 for 13 yards. Tackle by 43-Harold Webb.</t>
   </si>
   <si>
-    <t>#31 Larry Hinkle - SS</t>
+    <t>#32 Larry Hinkle - SS</t>
   </si>
   <si>
     <t>11:19</t>
   </si>
   <si>
     <t>WAS 46</t>
   </si>
   <si>
     <t>Shotgun 5 Wide FL Hook</t>
   </si>
   <si>
     <t>Quarter Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-WAS 46 (11:18) 5-Brian Thompson pass complete to 38-Steve Schlosser to WAS 41 for 5 yards. Tackle by 47-Hubert Colon. MIN 61-Antonio Huntley was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#28 Benjamin Laster - CB</t>
   </si>
   <si>
     <t>10:33</t>
   </si>
   <si>
     <t>WAS 41</t>
   </si>