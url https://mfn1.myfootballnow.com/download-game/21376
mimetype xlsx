--- v0 (2026-06-21)
+++ v1 (2026-07-21)
@@ -314,51 +314,51 @@
   <si>
     <t>#26 Charles Martin - FS</t>
   </si>
   <si>
     <t>#97 John Howard - DT</t>
   </si>
   <si>
     <t>#20 Johnny Pace - SS</t>
   </si>
   <si>
     <t>#53 Duane Slider - SLB</t>
   </si>
   <si>
     <t>#31 Jason Forrester - CB</t>
   </si>
   <si>
     <t>#47 Philip Leonard - FS</t>
   </si>
   <si>
     <t>#39 Ryan Lane - CB</t>
   </si>
   <si>
     <t>#54 Rafael Kirk - WLB</t>
   </si>
   <si>
-    <t>#38 Andrew Prim - CB</t>
+    <t>#48 Andrew Prim - SS</t>
   </si>
   <si>
     <t>#50 Sean Flinchum - MLB</t>
   </si>
   <si>
     <t>#8 John Sullivan - K</t>
   </si>
   <si>
     <t>NYN</t>
   </si>
   <si>
     <t>NYN 25</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-NYN 25 (15:00) (Hot Read) 6-Charles Gates pass complete to 21-Richard Johnson to NYN 25 for a short gain. Tackle by 49-James Fletcher. Pressure by 53-Joseph Nunez.</t>
   </si>
   <si>
     <t>#6 Charles Gates - QB</t>
   </si>
@@ -608,51 +608,51 @@
   <si>
     <t>7:55</t>
   </si>
   <si>
     <t>NED 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(7:56) Extra point GOOD by 5-Jaime Jacobs. NYN 7 NED 0</t>
   </si>
   <si>
     <t>#2 Doyle Armstrong - P</t>
   </si>
   <si>
     <t>#63 Harlan Mills - C</t>
   </si>
   <si>
     <t>#5 Jaime Jacobs - K</t>
   </si>
   <si>
-    <t>#71 Lewis Pimentel - RG</t>
+    <t>#53 Lewis Pimentel - RG</t>
   </si>
   <si>
     <t>#78 Chad Clifton - RT</t>
   </si>
   <si>
     <t>#61 Robert Scott - LG</t>
   </si>
   <si>
     <t>#67 David Graham - RG</t>
   </si>
   <si>
     <t>#52 Ronald Cross - LT</t>
   </si>
   <si>
     <t>#93 Patrick Mathis - RDE</t>
   </si>
   <si>
     <t>#96 Brandon Mercado - MLB</t>
   </si>
   <si>
     <t>#98 Albert Harvey - WLB</t>
   </si>
   <si>
     <t>#91 William Hillhouse - DT</t>
   </si>
@@ -893,51 +893,51 @@
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>3-7-NED 28 (15:00) 41-John Roth ran to NED 28 for a short loss. Tackle by 50-Sean Flinchum.</t>
   </si>
   <si>
     <t>14:26</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-7-NED 28 (14:25) 1-Jeremiah Jessup punts 42 yards to NYN 30. Fair Catch by 13-Larry Thomas.</t>
   </si>
   <si>
     <t>#1 Jeremiah Jessup - P</t>
   </si>
   <si>
     <t>#65 Harry Brown - LG</t>
   </si>
   <si>
-    <t>#64 Sean Smith - LG</t>
+    <t>#64 Sean Smith - RG</t>
   </si>
   <si>
     <t>#77 Darryl Jenkins - LG</t>
   </si>
   <si>
     <t>#95 Clyde Camp - MLB</t>
   </si>
   <si>
     <t>14:17</t>
   </si>
   <si>
     <t>NYN 30</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>1-10-NYN 30 (14:18) 21-Richard Johnson ran to NYN 37 for 7 yards. Tackle by 21-Craig Sawyer.</t>
   </si>
   <si>
     <t>13:35</t>
   </si>
   <si>
     <t>NYN 37</t>
   </si>