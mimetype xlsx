--- v0 (2026-06-21)
+++ v1 (2026-07-21)
@@ -371,51 +371,51 @@
   <si>
     <t>#84 Jeffrey Torrance - TE</t>
   </si>
   <si>
     <t>#80 Troy Katcher - WR</t>
   </si>
   <si>
     <t>#10 Kenneth Nale - WR</t>
   </si>
   <si>
     <t>#74 Lyndon Drake - RG</t>
   </si>
   <si>
     <t>#56 Henry Musgrove - LG</t>
   </si>
   <si>
     <t>#52 Joshua Hawkins - C</t>
   </si>
   <si>
     <t>#68 Robert Jeon - RT</t>
   </si>
   <si>
     <t>#67 Peter Check - RT</t>
   </si>
   <si>
-    <t>#92 Kevin Barnes - RDE</t>
+    <t>#66 Kevin Barnes - RDE</t>
   </si>
   <si>
     <t>#53 Stephen Shelton - DT</t>
   </si>
   <si>
     <t>#75 Bobby Mundy - DT</t>
   </si>
   <si>
     <t>#61 Lowell McCalla - RDE</t>
   </si>
   <si>
     <t>#90 Larry Young - MLB</t>
   </si>
   <si>
     <t>#56 Ralph Navarrete - MLB</t>
   </si>
   <si>
     <t>#99 Thomas Carr - WLB</t>
   </si>
   <si>
     <t>#37 Dominic Watson - CB</t>
   </si>
   <si>
     <t>#27 Marcus Lynch - CB</t>
   </si>
@@ -440,51 +440,51 @@
   <si>
     <t>2-9-LV 25 (14:22) 16-Ronnie Pepin pass incomplete, the ball was thrown away. Pressure by 53-Stephen Shelton.</t>
   </si>
   <si>
     <t>#5 Chad Wise - RB</t>
   </si>
   <si>
     <t>#87 Joseph Roberts - WR</t>
   </si>
   <si>
     <t>#26 Marshall Campos - CB</t>
   </si>
   <si>
     <t>14:10</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>3-9-LV 25 (14:11) 33-Steven Zimmerman ran to LV 23 for -2 yards. Tackle by 53-Stephen Shelton. 52-Joshua Hawkins was completely beat on that play.</t>
   </si>
   <si>
-    <t>#89 Frank Jones - TE</t>
+    <t>#89 Frank Jones - FB</t>
   </si>
   <si>
     <t>#65 Jared Rundle - RT</t>
   </si>
   <si>
     <t>#47 Robert Ivers - DT</t>
   </si>
   <si>
     <t>#52 Darnell Cloutier - MLB</t>
   </si>
   <si>
     <t>#91 Michael Fulkerson - WLB</t>
   </si>
   <si>
     <t>#41 Floyd Noble - SS</t>
   </si>
   <si>
     <t>13:39</t>
   </si>
   <si>
     <t>LV 23</t>
   </si>
   <si>
     <t>Punt</t>
   </si>