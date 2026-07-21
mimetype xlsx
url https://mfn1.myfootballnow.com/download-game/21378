--- v0 (2026-06-21)
+++ v1 (2026-07-21)
@@ -302,51 +302,51 @@
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 13-Bobby Montez kicks 75 yards from LOS 35 to CIN -10. Touchback.</t>
   </si>
   <si>
     <t>#40 George Hanson - WR</t>
   </si>
   <si>
     <t>#43 Lawrence Judd - WLB</t>
   </si>
   <si>
     <t>#36 William Lachance - SS</t>
   </si>
   <si>
     <t>#22 Zachary Haws - CB</t>
   </si>
   <si>
     <t>#20 Frank Despres - FS</t>
   </si>
   <si>
-    <t>#47 Carl Solis - CB</t>
+    <t>#47 Carl Solis - FS</t>
   </si>
   <si>
     <t>#38 Robert Beers - CB</t>
   </si>
   <si>
     <t>#49 Alex Sellers - FS</t>
   </si>
   <si>
     <t>#27 William Carr - CB</t>
   </si>
   <si>
     <t>#99 Alfred Shelton - MLB</t>
   </si>
   <si>
     <t>#42 Alberto Crews - CB</t>
   </si>
   <si>
     <t>#13 Bobby Montez - K</t>
   </si>
   <si>
     <t>CIN</t>
   </si>
   <si>
     <t>CIN 25</t>
   </si>