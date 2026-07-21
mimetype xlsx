--- v0 (2026-06-21)
+++ v1 (2026-07-21)
@@ -392,51 +392,51 @@
   <si>
     <t>#64 Michael King - RT</t>
   </si>
   <si>
     <t>#97 Steve Stout - LDE</t>
   </si>
   <si>
     <t>#69 Reginald Frierson - DT</t>
   </si>
   <si>
     <t>#61 Fernando Black - DT</t>
   </si>
   <si>
     <t>#78 Russell Washington - RDE</t>
   </si>
   <si>
     <t>#54 Lawrence Stevens - SLB</t>
   </si>
   <si>
     <t>#58 Kyle Koch - MLB</t>
   </si>
   <si>
     <t>#90 Emil Richardson - WLB</t>
   </si>
   <si>
-    <t>#29 Marshall Roberson - CB</t>
+    <t>#46 Marshall Roberson - FS</t>
   </si>
   <si>
     <t>#30 John McLaughlin - CB</t>
   </si>
   <si>
     <t>#32 Jason Williams - SS</t>
   </si>
   <si>
     <t>#42 Ramon Jefferson - FS</t>
   </si>
   <si>
     <t>14:21</t>
   </si>
   <si>
     <t>KCY 24</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>2-11-KCY 24 (14:20) 8-Kirk Harrelson pass complete to 80-Dennis Killion to KCY 36 for 13 yards. Tackle by 29-Marshall Roberson. PENALTY - Facemask (CLE 29-Marshall Roberson)</t>
   </si>
@@ -497,51 +497,51 @@
   <si>
     <t>#40 Stephen Winget - RB</t>
   </si>
   <si>
     <t>#89 Nick Terry - WR</t>
   </si>
   <si>
     <t>#60 Clay Wright - LDE</t>
   </si>
   <si>
     <t>12:12</t>
   </si>
   <si>
     <t>CLE 19</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>1-10-CLE 19 (12:11) 37-Thomas Prickett ran to CLE 17 for 2 yards. Tackle by 58-Kyle Koch.</t>
   </si>
   <si>
     <t>#24 Peter Mills - CB</t>
   </si>
   <si>
-    <t>#37 William Ong - FS</t>
+    <t>#37 William Ong - CB</t>
   </si>
   <si>
     <t>11:39</t>
   </si>
   <si>
     <t>CLE 17</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>2-8-CLE 17 (11:38) 37-Thomas Prickett ran to CLE 16 for 1 yards. Tackle by 61-Fernando Black.</t>
   </si>
   <si>
     <t>11:04</t>
   </si>
   <si>
     <t>CLE 16</t>
   </si>
   <si>
     <t>I Formation Normal HB Draw</t>
   </si>
   <si>
     <t>3-7-CLE 16 (11:03) 37-Thomas Prickett ran to CLE 8 for 8 yards. Tackle by 42-Ramon Jefferson.</t>
   </si>
@@ -1190,54 +1190,54 @@
   <si>
     <t>Singleback Empty 4 TE Drag WR Mix</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>2-2-KCY 2 (6:18) 3-Bernard Adams sacked at KCY 9 for -6 yards (91-Charles Keaton). Sack allowed by 74-Phillip Heaton. 74-Phillip Heaton completely missed his blocking assignment.</t>
   </si>
   <si>
     <t>5:37</t>
   </si>
   <si>
     <t>KCY 9</t>
   </si>
   <si>
     <t>3-9-KCY 9 (5:36) 3-Bernard Adams pass Pass knocked down by 52-Joe Sather. incomplete, intended for 88-Leslie Cornell.</t>
   </si>
   <si>
     <t>5:32</t>
   </si>
   <si>
     <t>4-9-KCY 9 (5:33) 15-Timothy Magee 26 yard field goal is GOOD. KCY 10 CLE 3</t>
   </si>
   <si>
-    <t>#2 Stanley Chandler - QB</t>
-[...2 lines deleted...]
-    <t>#56 William Schwartz - RT</t>
+    <t>#9 Stanley Chandler - QB</t>
+  </si>
+  <si>
+    <t>#56 William Schwartz - LG</t>
   </si>
   <si>
     <t>#94 William White - RDE</t>
   </si>
   <si>
     <t>5:30</t>
   </si>
   <si>
     <t>(5:31) 15-Timothy Magee kicks 75 yards from CLE 35 to KCY -10. Touchback.</t>
   </si>
   <si>
     <t>1-10-KCY 25 (5:31) 37-Thomas Prickett ran to KCY 30 for 5 yards. Tackle by 30-John McLaughlin.</t>
   </si>
   <si>
     <t>4:53</t>
   </si>
   <si>
     <t>KCY 30</t>
   </si>
   <si>
     <t>2-5-KCY 30 (4:52) 37-Thomas Prickett ran to KCY 28 for -2 yards. Tackle by 54-Lawrence Stevens. PENALTY - Offsides (CLE 97-Steve Stout)</t>
   </si>
   <si>
     <t>4:49</t>
   </si>