--- v0 (2026-06-21)
+++ v1 (2026-07-21)
@@ -521,51 +521,51 @@
   <si>
     <t>#34 Richard Matson - RB</t>
   </si>
   <si>
     <t>#51 Ronnie Ayers - RDE</t>
   </si>
   <si>
     <t>12:28</t>
   </si>
   <si>
     <t>DEN 19</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-DEN 19 (12:29) 10-Joshua Pursel pass complete to 89-Richard Zamora to DEN 28 for 9 yards. Tackle by 53-Raul Kennedy.</t>
   </si>
   <si>
     <t>#10 Joshua Pursel - QB</t>
   </si>
   <si>
-    <t>#42 Harold Flores - RB</t>
+    <t>#19 Harold Flores - RB</t>
   </si>
   <si>
     <t>#39 Samuel Voss - FB</t>
   </si>
   <si>
     <t>#89 Richard Zamora - TE</t>
   </si>
   <si>
     <t>#13 Robert Davis - WR</t>
   </si>
   <si>
     <t>#87 Michael Lonon - WR</t>
   </si>
   <si>
     <t>#68 Enrique Gaither - LT</t>
   </si>
   <si>
     <t>#57 Jordan Su - C</t>
   </si>
   <si>
     <t>#76 Larry Harding - C</t>
   </si>
   <si>
     <t>#70 Gary Starks - RG</t>
   </si>