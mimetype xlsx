--- v0 (2026-06-21)
+++ v1 (2026-07-21)
@@ -359,93 +359,93 @@
   <si>
     <t>1-10-SEA 25 (15:00) 8-William Richardson pass complete to 17-Raymond Case to SEA 37 for 12 yards. Tackle by 24-Charles Weiner.</t>
   </si>
   <si>
     <t>#8 William Richardson - QB</t>
   </si>
   <si>
     <t>#31 Calvin Patterson - RB</t>
   </si>
   <si>
     <t>#41 James Fitzpatrick - FB</t>
   </si>
   <si>
     <t>#80 Brandon Barnes - TE</t>
   </si>
   <si>
     <t>#89 Marcus Barron - WR</t>
   </si>
   <si>
     <t>#17 Raymond Case - WR</t>
   </si>
   <si>
     <t>#65 Michael Powers - LT</t>
   </si>
   <si>
-    <t>#63 James Johnson - LG</t>
+    <t>#66 James Johnson - LG</t>
   </si>
   <si>
     <t>#56 Michael Foster - LG</t>
   </si>
   <si>
     <t>#72 Terry Pinter - C</t>
   </si>
   <si>
     <t>#69 Joseph Wyllie - RT</t>
   </si>
   <si>
     <t>#79 Eli Johnson - LDE</t>
   </si>
   <si>
     <t>#60 John Landry - DT</t>
   </si>
   <si>
     <t>#62 Ralph Garcia - DT</t>
   </si>
   <si>
     <t>#92 Bob Nance - RDE</t>
   </si>
   <si>
     <t>#56 David Ganey - SLB</t>
   </si>
   <si>
     <t>#58 Garland Lauritzen - MLB</t>
   </si>
   <si>
     <t>#98 Joseph Olson - WLB</t>
   </si>
   <si>
     <t>#20 Larry Spivey - CB</t>
   </si>
   <si>
     <t>#24 Charles Weiner - CB</t>
   </si>
   <si>
-    <t>#46 Frank Allen - SS</t>
-[...2 lines deleted...]
-    <t>#48 Mike Montano - FS</t>
+    <t>#23 Frank Allen - CB</t>
+  </si>
+  <si>
+    <t>#48 Mike Montano - SS</t>
   </si>
   <si>
     <t>14:28</t>
   </si>
   <si>
     <t>SEA 37</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-SEA 37 (14:27) 21-Howard McCabe ran to SEA 39 for 1 yards. Tackle by 98-Joseph Olson.</t>
   </si>
   <si>
     <t>#21 Howard McCabe - RB</t>
   </si>
   <si>
     <t>#86 Enrique Darley - WR</t>
   </si>
   <si>
     <t>13:45</t>
   </si>
@@ -530,72 +530,72 @@
   <si>
     <t>#72 Christopher Contreras - RDE</t>
   </si>
   <si>
     <t>12:07</t>
   </si>
   <si>
     <t>SEA 50</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-SEA 50 (12:08) PENALTY - False Start (CAR 84-David McIlvain)</t>
   </si>
   <si>
     <t>#12 Todd Denault - QB</t>
   </si>
   <si>
     <t>#28 Jason Thigpen - RB</t>
   </si>
   <si>
-    <t>#84 David McIlvain - TE</t>
+    <t>#40 David McIlvain - FB</t>
   </si>
   <si>
     <t>#14 Timothy Gomez - WR</t>
   </si>
   <si>
     <t>#82 Charles Ferguson - WR</t>
   </si>
   <si>
     <t>#18 Blake Beyer - WR</t>
   </si>
   <si>
-    <t>#75 Foster Wyatt - RT</t>
-[...2 lines deleted...]
-    <t>#66 Robert Heiden - LG</t>
+    <t>#65 Foster Wyatt - RG</t>
+  </si>
+  <si>
+    <t>#64 Robert Heiden - LG</t>
   </si>
   <si>
     <t>#54 Jimmy Carter - C</t>
   </si>
   <si>
-    <t>#64 Stephen Quam - RG</t>
+    <t>#55 Stephen Quam - C</t>
   </si>
   <si>
     <t>#70 Keith Coppage - RT</t>
   </si>
   <si>
     <t>#98 Michael Adair - WLB</t>
   </si>
   <si>
     <t>#42 Clay Delgado - CB</t>
   </si>
   <si>
     <t>#26 Russell Gibson - CB</t>
   </si>
   <si>
     <t>#32 Thomas Nobles - CB</t>
   </si>
   <si>
     <t>#24 Gary Hickman - SS</t>
   </si>
   <si>
     <t>CAR 45</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
@@ -644,51 +644,51 @@
   <si>
     <t>10:06</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>1-10-SEA 39 (10:05) 28-Jason Thigpen ran to SEA 32 for 7 yards. Tackle by 40-Carl Jefcoat. SEA 55-John Rickards was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>9:27</t>
   </si>
   <si>
     <t>SEA 32</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Flat</t>
   </si>
   <si>
     <t>2-3-SEA 32 (9:26) 12-Todd Denault ran to SEA 23 for 9 yards. 12-Todd Denault slides to avoid being hit.</t>
   </si>
   <si>
-    <t>#99 Ernesto Peyton - MLB</t>
+    <t>#51 Ernesto Peyton - MLB</t>
   </si>
   <si>
     <t>8:45</t>
   </si>
   <si>
     <t>SEA 23</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>1-10-SEA 23 (8:44) 28-Jason Thigpen ran to SEA 19 for 4 yards. Tackle by 55-John Rickards.</t>
   </si>
   <si>
     <t>8:01</t>
   </si>
   <si>
     <t>SEA 19</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
@@ -698,57 +698,57 @@
   <si>
     <t>7:20</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>3-6-SEA 19 (7:19) 28-Jason Thigpen ran to SEA 22 for -3 yards. Tackle by 98-Michael Adair.</t>
   </si>
   <si>
     <t>6:37</t>
   </si>
   <si>
     <t>SEA 22</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-9-SEA 22 (6:36) 2-William Abraham 41 yard field goal is GOOD. SEA 59-Richard Lollar was injured on the play. He looks like he should be able to return. SEA 0 CAR 3</t>
   </si>
   <si>
-    <t>#53 Rayford Hall - C</t>
-[...5 lines deleted...]
-    <t>#74 Tom Denson - LT</t>
+    <t>#66 Rayford Hall - LG</t>
+  </si>
+  <si>
+    <t>#62 Corey Beam - RG</t>
+  </si>
+  <si>
+    <t>#74 Tom Denson - RT</t>
   </si>
   <si>
     <t>#78 Robert Blubaugh - RT</t>
   </si>
   <si>
     <t>#91 John Ingram - MLB</t>
   </si>
   <si>
     <t>#92 Jason Walker - WLB</t>
   </si>
   <si>
     <t>#60 David Roberts - LDE</t>
   </si>
   <si>
     <t>6:32</t>
   </si>
   <si>
     <t>(6:33) 2-William Abraham kicks 72 yards from CAR 35 to SEA -7. Touchback.</t>
   </si>
   <si>
     <t>1-10-SEA 25 (6:33) 8-William Richardson pass complete to 17-Raymond Case to SEA 36 for 11 yards. Tackle by 24-Charles Weiner.</t>
   </si>
   <si>
     <t>6:00</t>
   </si>