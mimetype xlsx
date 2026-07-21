--- v0 (2026-06-21)
+++ v1 (2026-07-21)
@@ -293,123 +293,123 @@
   <si>
     <t>SFO has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>LAA</t>
   </si>
   <si>
     <t>LAA 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 11-Richard Donlon kicks 76 yards from LAA 35 to SFO -11. Touchback.</t>
   </si>
   <si>
     <t>#43 Randy Eckert - RB</t>
   </si>
   <si>
     <t>#45 Donald Reed - CB</t>
   </si>
   <si>
-    <t>#47 Russell Riddle - SLB</t>
+    <t>#51 Russell Riddle - SLB</t>
   </si>
   <si>
     <t>#57 Zane Hall - MLB</t>
   </si>
   <si>
-    <t>#40 Chester Bevan - FS</t>
-[...2 lines deleted...]
-    <t>#64 Scott Martins - DT</t>
+    <t>#23 Chester Bevan - SS</t>
+  </si>
+  <si>
+    <t>#91 Scott Martins - DT</t>
   </si>
   <si>
     <t>#54 Troy Nieto - MLB</t>
   </si>
   <si>
     <t>#52 Kyle Foote - WLB</t>
   </si>
   <si>
     <t>#46 Javier McNees - FS</t>
   </si>
   <si>
     <t>#93 David Jordan - WLB</t>
   </si>
   <si>
     <t>#94 Jeffrey Vannoy - DT</t>
   </si>
   <si>
     <t>#11 Richard Donlon - K</t>
   </si>
   <si>
     <t>SFO</t>
   </si>
   <si>
     <t>SFO 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-SFO 25 (15:00) 43-Randy Eckert ran to SFO 25 for a short loss. Tackle by 57-Rey Jordan.</t>
   </si>
   <si>
     <t>#7 James Helmer - QB</t>
   </si>
   <si>
-    <t>#37 Marion Truong - RB</t>
+    <t>#30 Marion Truong - RB</t>
   </si>
   <si>
     <t>#32 Harlan Branch - FB</t>
   </si>
   <si>
     <t>#89 Gary Friedman - TE</t>
   </si>
   <si>
     <t>#88 Kevin Arden - TE</t>
   </si>
   <si>
-    <t>#73 Joseph Pike - LT</t>
-[...5 lines deleted...]
-    <t>#53 William Boner - C</t>
+    <t>#77 Joseph Pike - LT</t>
+  </si>
+  <si>
+    <t>#61 Robert Hilton - LG</t>
+  </si>
+  <si>
+    <t>#67 William Boner - C</t>
   </si>
   <si>
     <t>#72 Christopher Castillo - RG</t>
   </si>
   <si>
-    <t>#51 Douglas Ibarra - RT</t>
+    <t>#65 Douglas Ibarra - RG</t>
   </si>
   <si>
     <t>#57 Rey Jordan - LDE</t>
   </si>
   <si>
     <t>#92 Adam Servantes - RDE</t>
   </si>
   <si>
     <t>#95 Michael Fletcher - MLB</t>
   </si>
   <si>
     <t>#77 Christian Villanueva - DT</t>
   </si>
   <si>
     <t>#59 Larry Hatcher - RDE</t>
   </si>
   <si>
     <t>#90 Elias Peacock - WLB</t>
   </si>
   <si>
     <t>#94 Noah McBee - SLB</t>
   </si>
   <si>
     <t>#53 Clint Shepard - WLB</t>
   </si>
@@ -518,87 +518,87 @@
   <si>
     <t>#86 Robert Coleman - WR</t>
   </si>
   <si>
     <t>#85 Keith Landry - WR</t>
   </si>
   <si>
     <t>#86 Charles Jenkins - WR</t>
   </si>
   <si>
     <t>#63 Edward Collins - LT</t>
   </si>
   <si>
     <t>#73 Glenn Heim - LG</t>
   </si>
   <si>
     <t>#70 Douglas Sasser - C</t>
   </si>
   <si>
     <t>#65 Jose Herrera - RG</t>
   </si>
   <si>
     <t>#54 Dwayne Ruiz - RT</t>
   </si>
   <si>
-    <t>#92 Eric Romero - LDE</t>
-[...8 lines deleted...]
-    <t>#34 Norman Maldonado - CB</t>
+    <t>#92 Eric Romero - RDE</t>
+  </si>
+  <si>
+    <t>#99 Jonathon Ransome - DT</t>
+  </si>
+  <si>
+    <t>#96 Ramon Gaines - LDE</t>
+  </si>
+  <si>
+    <t>#31 Norman Maldonado - CB</t>
   </si>
   <si>
     <t>#40 Stephen Slezak - SS</t>
   </si>
   <si>
     <t>#49 Kevin Rennie - FS</t>
   </si>
   <si>
     <t>12:43</t>
   </si>
   <si>
     <t>LAA 28</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>2-6-LAA 28 (12:42) 14-Tony Moore pass Pass knocked down by 40-Stephen Slezak. incomplete, intended for 86-Robert Coleman. PENALTY - Pass Interference (SFO 40-Stephen Slezak)</t>
   </si>
   <si>
     <t>#37 Stephen Dominquez - FB</t>
   </si>
   <si>
-    <t>#90 Amos Ong - RDE</t>
+    <t>#90 Amos Ong - LDE</t>
   </si>
   <si>
     <t>12:38</t>
   </si>
   <si>
     <t>LAA 41</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>1-10-LAA 41 (12:39) 14-Tony Moore pass Pass knocked down by 45-Donald Reed. incomplete, intended for 89-Thomas Riegel.</t>
   </si>
   <si>
     <t>12:34</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>2-10-LAA 41 (12:35) 25-William Pickett ran to SFO 49 for 10 yards. Tackle by 40-Stephen Slezak.</t>
   </si>
   <si>
     <t>#84 Scott Bishop - TE</t>
   </si>
@@ -650,57 +650,57 @@
   <si>
     <t>I Formation Power HB Dive Weak</t>
   </si>
   <si>
     <t>2-10-LAA 31 (11:10) 43-Randy Eckert ran to LAA 28 for 2 yards. Tackle by 94-Noah McBee.</t>
   </si>
   <si>
     <t>10:28</t>
   </si>
   <si>
     <t>3-8-LAA 28 (10:27) 7-James Helmer pass incomplete, intended for 43-Randy Eckert. PENALTY - Holding (SFO 53-William Boner) (Declined)</t>
   </si>
   <si>
     <t>10:22</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-8-LAA 28 (10:23) 12-Edward Davis 46 yard field goal is GOOD. LAA 0 SFO 3</t>
   </si>
   <si>
-    <t>#8 Norman Wannamaker - QB</t>
-[...5 lines deleted...]
-    <t>#56 Elton Benson - LG</t>
+    <t>#9 Norman Wannamaker - QB</t>
+  </si>
+  <si>
+    <t>#3 Edward Davis - K</t>
+  </si>
+  <si>
+    <t>#60 Elton Benson - LG</t>
   </si>
   <si>
     <t>#63 John Hubert - C</t>
   </si>
   <si>
     <t>#8 Kermit Price - CB</t>
   </si>
   <si>
     <t>#97 Paul Thompson - LDE</t>
   </si>
   <si>
     <t>#55 Greg Stanley - MLB</t>
   </si>
   <si>
     <t>10:18</t>
   </si>
   <si>
     <t>SFO 35</t>
   </si>
   <si>
     <t>(10:19) 12-Edward Davis kicks 74 yards from SFO 35 to LAA -9. Touchback.</t>
   </si>
   <si>
     <t>LAA 25</t>
   </si>
@@ -740,51 +740,51 @@
   <si>
     <t>Shotgun 2 RB 3 WR Strong Deep</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>2-10-LAA 37 (9:29) 14-Tony Moore pass Pass knocked down by 52-Kyle Foote. incomplete, intended for 86-Charles Jenkins. Pressure by 92-Eric Romero. LAA 70-Douglas Sasser was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>9:21</t>
   </si>
   <si>
     <t>3-10-LAA 37 (9:22) 14-Tony Moore pass complete to 85-Keith Landry to SFO 39 for 24 yards. Tackle by 49-Kevin Rennie.</t>
   </si>
   <si>
     <t>#81 Adam Newell - WR</t>
   </si>
   <si>
     <t>#32 Mohamed Espinosa - WR</t>
   </si>
   <si>
     <t>#58 Lewis Page - C</t>
   </si>
   <si>
-    <t>#29 Casey Stephens - SS</t>
+    <t>#29 Casey Stephens - CB</t>
   </si>
   <si>
     <t>8:37</t>
   </si>
   <si>
     <t>SFO 39</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>1-10-SFO 39 (8:36) 25-William Pickett ran to SFO 38 for 1 yards. Tackle by 47-Russell Riddle.</t>
   </si>
   <si>
     <t>7:58</t>
   </si>
   <si>
     <t>SFO 38</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
@@ -812,51 +812,51 @@
   <si>
     <t>I Formation Power HB Sweep Weak</t>
   </si>
   <si>
     <t>1-10-SFO 28 (6:41) 30-Mario Watterson ran to SFO 7 for 21 yards. Tackle by 29-Casey Stephens. PENALTY - Holding (LAA 58-Lewis Page)</t>
   </si>
   <si>
     <t>6:34</t>
   </si>
   <si>
     <t>I Formation Normal PA Streaks</t>
   </si>
   <si>
     <t>1-20-SFO 38 (6:35) 14-Tony Moore pass Pass knocked down by 49-Kevin Rennie. incomplete, intended for 86-Charles Jenkins. Pressure by 64-Scott Martins.</t>
   </si>
   <si>
     <t>6:27</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>2-20-SFO 38 (6:28) 37-Stephen Dominquez ran to SFO 38 for a short gain. Tackle by 93-David Jordan.</t>
   </si>
   <si>
-    <t>#98 Cecil Craig - SLB</t>
+    <t>#55 Cecil Craig - WLB</t>
   </si>
   <si>
     <t>5:50</t>
   </si>
   <si>
     <t>Shotgun Normal HB Dive</t>
   </si>
   <si>
     <t>3-20-SFO 38 (5:49) 37-Stephen Dominquez ran to SFO 39 for -1 yards. Tackle by 93-David Jordan.</t>
   </si>
   <si>
     <t>5:15</t>
   </si>
   <si>
     <t>4-20-SFO 39 (5:14) 11-Richard Donlon 56 yard field goal is GOOD. LAA 3 SFO 3</t>
   </si>
   <si>
     <t>#1 William Shipe - QB</t>
   </si>
   <si>
     <t>#67 Gregory Adams - RT</t>
   </si>
   <si>
     <t>#78 William Robertson - LG</t>
   </si>