--- v0 (2026-06-21)
+++ v1 (2026-07-21)
@@ -401,51 +401,51 @@
   <si>
     <t>#46 Bryan Hutchins - DT</t>
   </si>
   <si>
     <t>#92 Stephen Eaton - RDE</t>
   </si>
   <si>
     <t>#56 Henry Aaron - RDE</t>
   </si>
   <si>
     <t>#59 Ron Slater - SLB</t>
   </si>
   <si>
     <t>#55 Jackson Nelson - MLB</t>
   </si>
   <si>
     <t>#57 Frank Barrier - WLB</t>
   </si>
   <si>
     <t>#25 Joseph Walker - CB</t>
   </si>
   <si>
     <t>#20 Mike McCarthy - CB</t>
   </si>
   <si>
-    <t>#35 Joseph Young - SS</t>
+    <t>#42 Joseph Young - SS</t>
   </si>
   <si>
     <t>14:19</t>
   </si>
   <si>
     <t>NED 29</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
   <si>
     <t>2-6-NED 29 (14:18) 33-Ira Perales ran to NED 42 for 13 yards. Tackle by 35-Joseph Young.</t>
   </si>
   <si>
     <t>#82 Jerry Carter - WR</t>
   </si>
   <si>
     <t>#18 Johnny Wells - WR</t>
   </si>
   <si>
     <t>#37 Walter Jenkins - CB</t>
   </si>
@@ -458,147 +458,147 @@
   <si>
     <t>NED 42</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-NED 42 (13:41) 7-Ernie Shelton ran to NED 41 for -1 yards. Tackle by 56-Henry Aaron. NED 62-Neil Lane was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>13:10</t>
   </si>
   <si>
     <t>NED 41</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>2-11-NED 41 (13:09) 7-Ernie Shelton ran to NED 43 for 2 yards. Tackle by 99-Paul Torbert.</t>
   </si>
   <si>
-    <t>#64 Sean Smith - LG</t>
+    <t>#64 Sean Smith - RG</t>
   </si>
   <si>
     <t>12:32</t>
   </si>
   <si>
     <t>NED 43</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>3-9-NED 43 (12:31) 7-Ernie Shelton ran to NED 45 for 2 yards. Tackle by 20-Mike McCarthy.</t>
   </si>
   <si>
     <t>11:54</t>
   </si>
   <si>
     <t>NED 45</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-7-NED 45 (11:53) 1-Jeremiah Jessup punts 45 yards to MIA 10. Fair Catch by 47-Keith Napoli.</t>
   </si>
   <si>
     <t>#1 Jeremiah Jessup - P</t>
   </si>
   <si>
     <t>#81 Louis Taylor - TE</t>
   </si>
   <si>
     <t>#47 Keith Napoli - RB</t>
   </si>
   <si>
     <t>#52 Dan Cooper - WLB</t>
   </si>
   <si>
     <t>#24 Homer Allen - WLB</t>
   </si>
   <si>
-    <t>#54 Brian Silverberg - MLB</t>
-[...2 lines deleted...]
-    <t>#40 Gregory Castillo - SS</t>
+    <t>#93 Brian Silverberg - MLB</t>
+  </si>
+  <si>
+    <t>#28 Gregory Castillo - SS</t>
   </si>
   <si>
     <t>#65 Harry Brown - LG</t>
   </si>
   <si>
     <t>#77 Darryl Jenkins - LG</t>
   </si>
   <si>
     <t>#94 Edward Hall - DT</t>
   </si>
   <si>
     <t>11:45</t>
   </si>
   <si>
     <t>MIA 10</t>
   </si>
   <si>
     <t>Shotgun 4 Wide All Curls</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-MIA 10 (11:46) 6-Brady Durst pass complete to 15-Daniel McNabb to MIA 13 for 3 yards. Tackle by 50-Paul Winters.</t>
   </si>
   <si>
     <t>#6 Brady Durst - QB</t>
   </si>
   <si>
     <t>#39 Jesse Pearson - RB</t>
   </si>
   <si>
     <t>#85 Laverne Robertson - WR</t>
   </si>
   <si>
     <t>#88 James Gonsalves - WR</t>
   </si>
   <si>
     <t>#84 Charles Couch - WR</t>
   </si>
   <si>
     <t>#15 Daniel McNabb - WR</t>
   </si>
   <si>
     <t>#75 William Sasse - LT</t>
   </si>
   <si>
-    <t>#78 Seth Basher - RG</t>
+    <t>#63 Seth Basher - LG</t>
   </si>
   <si>
     <t>#73 Michael Holmes - C</t>
   </si>
   <si>
     <t>#61 Victor Jandreau - RG</t>
   </si>
   <si>
     <t>#72 George McCallum - RT</t>
   </si>
   <si>
     <t>#99 Freddie Room - LDE</t>
   </si>
   <si>
     <t>#95 Richard McDonald - DT</t>
   </si>
   <si>
     <t>#52 Vernon Smith - RDE</t>
   </si>
   <si>
     <t>#50 Paul Winters - SLB</t>
   </si>
   <si>
     <t>#94 Allen Leonard - MLB</t>
   </si>
@@ -1577,51 +1577,51 @@
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-MIA 33 (4:48) 6-Brady Durst pass complete to 85-Laverne Robertson to MIA 50 for 17 yards. Tackle by 49-James Fletcher.</t>
   </si>
   <si>
     <t>4:12</t>
   </si>
   <si>
     <t>1-10-MIA 50 (4:11) 6-Brady Durst pass complete to 88-James Gonsalves to NED 36 for 14 yards. Tackle by 27-Michael Monroe.</t>
   </si>
   <si>
     <t>3:36</t>
   </si>
   <si>
     <t>1-10-NED 36 (3:35) 6-Brady Durst pass Pass knocked down by 50-Paul Winters. incomplete, intended for 87-Danny Nolette. MIA 61-Victor Jandreau was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>3:32</t>
   </si>
   <si>
     <t>2-10-NED 36 (3:33) 6-Brady Durst sacked at NED 45 for -9 yards (52-Vernon Smith). Sack allowed by 78-Seth Basher.</t>
   </si>
   <si>
-    <t>#21 Johnny Walls - RB</t>
+    <t>#45 Johnny Walls - RB</t>
   </si>
   <si>
     <t>2:46</t>
   </si>
   <si>
     <t>3-19-NED 45 (2:45) 6-Brady Durst pass Pass knocked down by 35-David Blackmon. incomplete, intended for 88-James Gonsalves.</t>
   </si>
   <si>
     <t>2:41</t>
   </si>
   <si>
     <t>4-19-NED 45 (2:42) 1-Brian Batista punts 38 yards to NED 7. Fair Catch by 12-Benjamin Nguyen.</t>
   </si>
   <si>
     <t>2:35</t>
   </si>
   <si>
     <t>NED 7</t>
   </si>
   <si>
     <t>1-10-NED 7 (2:36) 33-Ira Perales ran to NED 9 for 1 yards. Tackle by 55-Jackson Nelson.</t>
   </si>
   <si>
     <t>1:57</t>
   </si>