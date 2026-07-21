--- v0 (2026-06-21)
+++ v1 (2026-07-21)
@@ -548,51 +548,51 @@
   <si>
     <t>IND 32</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>3-4 Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-IND 32 (11:04) PENALTY - False Start (DAL 18-Marvin Allen)</t>
   </si>
   <si>
     <t>#94 Burl Pippin - SLB</t>
   </si>
   <si>
     <t>IND 37</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>1-15-IND 37 (11:04) 24-David Gentile ran to IND 32 for 5 yards. Tackle by 56-John Bechtel.</t>
   </si>
   <si>
-    <t>#43 James Rogers - SLB</t>
+    <t>#93 James Rogers - SLB</t>
   </si>
   <si>
     <t>10:29</t>
   </si>
   <si>
     <t>2-10-IND 32 (10:28) 31-Jonathan Aiken ran to IND 30 for 2 yards. Tackle by 95-Manuel Jaramillo.</t>
   </si>
   <si>
     <t>9:50</t>
   </si>
   <si>
     <t>IND 30</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>3-8-IND 30 (9:49) 24-David Gentile ran to IND 18 for 12 yards. Tackle by 96-Howard Dark.</t>
   </si>
   <si>
     <t>9:14</t>
   </si>
   <si>
     <t>IND 18</t>
   </si>
@@ -845,51 +845,51 @@
   <si>
     <t>Shotgun 2 RB 3 WR WR Hooks</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>3-4-DAL 33 (2:31) 15-David Woods pass complete to 16-Stephen Sullivan to DAL 31 for 2 yards. Tackle by 28-Danny Matteson. 28-Danny Matteson got away with a hold on that play.</t>
   </si>
   <si>
     <t>1:54</t>
   </si>
   <si>
     <t>DAL 31</t>
   </si>
   <si>
     <t>4-2-DAL 31 (1:53) 14-Steven Levasseur 49 yard field goal is GOOD. IND 3 DAL 7</t>
   </si>
   <si>
     <t>#7 Dustin Christensen - P</t>
   </si>
   <si>
     <t>#53 Lee Thomas - C</t>
   </si>
   <si>
-    <t>#66 John Porch - RG</t>
+    <t>#63 John Porch - RG</t>
   </si>
   <si>
     <t>#70 Mario Dejesus - LT</t>
   </si>
   <si>
     <t>#75 Kenneth Medeiros - LT</t>
   </si>
   <si>
     <t>#70 Clayton Brown - DT</t>
   </si>
   <si>
     <t>#76 Joseph Lamb - RDE</t>
   </si>
   <si>
     <t>#47 Vern Durst - SLB</t>
   </si>
   <si>
     <t>1:48</t>
   </si>
   <si>
     <t>(1:49) 14-Steven Levasseur kicks 71 yards from IND 35 to DAL -6. Touchback.</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>