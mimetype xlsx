--- v0 (2026-06-21)
+++ v1 (2026-07-21)
@@ -290,51 +290,51 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>NYN has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>GBY</t>
   </si>
   <si>
     <t>GBY 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Michael Dockery kicks 75 yards from GBY 35 to NYN -10. Touchback.</t>
   </si>
   <si>
     <t>#13 Larry Thomas - WR</t>
   </si>
   <si>
-    <t>#38 Andrew Prim - CB</t>
+    <t>#48 Andrew Prim - SS</t>
   </si>
   <si>
     <t>#97 John Howard - DT</t>
   </si>
   <si>
     <t>#20 Johnny Pace - SS</t>
   </si>
   <si>
     <t>#53 Duane Slider - SLB</t>
   </si>
   <si>
     <t>#31 Jason Forrester - CB</t>
   </si>
   <si>
     <t>#47 Philip Leonard - FS</t>
   </si>
   <si>
     <t>#39 Ryan Lane - CB</t>
   </si>
   <si>
     <t>#54 Rafael Kirk - WLB</t>
   </si>
   <si>
     <t>#40 Joseph Meier - CB</t>
   </si>