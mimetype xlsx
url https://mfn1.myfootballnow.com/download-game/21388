--- v0 (2026-06-21)
+++ v1 (2026-07-21)
@@ -668,51 +668,51 @@
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel Strong 1 Deep Man Under</t>
   </si>
   <si>
     <t>2-17-WAS 21 (8:29) 11-Brian Kolb pass complete to 80-Sean Munoz to WAS 9 for 11 yards. Tackle by 38-Jeremy Negrete.</t>
   </si>
   <si>
     <t>#80 Sean Munoz - WR</t>
   </si>
   <si>
     <t>#47 Hubert Colon - CB</t>
   </si>
   <si>
     <t>7:52</t>
   </si>
   <si>
     <t>WAS 9</t>
   </si>
   <si>
     <t>3-5-WAS 9 (7:51) 11-Brian Kolb pass Pass knocked down by 93-Shane Noe. incomplete, intended for 89-Thomas Millikin.</t>
   </si>
   <si>
-    <t>#31 Larry Hinkle - SS</t>
+    <t>#32 Larry Hinkle - SS</t>
   </si>
   <si>
     <t>7:47</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-5-WAS 9 (7:48) 7-Jonathan McCord 26 yard field goal is GOOD. ATL 3 WAS 0</t>
   </si>
   <si>
     <t>#75 Miguel Hill - RG</t>
   </si>
   <si>
     <t>#71 Stephen Gowdy - RT</t>
   </si>
   <si>
     <t>#64 Archie Gulley - LG</t>
   </si>
   <si>
     <t>7:45</t>
   </si>