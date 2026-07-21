--- v0 (2026-06-21)
+++ v1 (2026-07-21)
@@ -959,51 +959,51 @@
   <si>
     <t>PHI 31</t>
   </si>
   <si>
     <t>2-4-PHI 31 (1:29) 1-Charles Butterworth sacked at PHI 23 for -8 yards (56-Rick Poland). Sack allowed by 62-John Kehoe. 62-John Kehoe completely missed his blocking assignment.</t>
   </si>
   <si>
     <t>0:52</t>
   </si>
   <si>
     <t>PHI 23</t>
   </si>
   <si>
     <t>Singleback Big WR Deep</t>
   </si>
   <si>
     <t>3-12-PHI 23 (0:51) 1-Charles Butterworth pass incomplete, intended for 85-Jeffrey Jacks. Pressure by 58-John Gray.</t>
   </si>
   <si>
     <t>0:45</t>
   </si>
   <si>
     <t>4-12-PHI 23 (0:46) 14-Mathew Steffens punts 47 yards to JAX 30. 80-Paul Hollis to JAX 35 for 6 yards. Tackle by 52-William Smith.</t>
   </si>
   <si>
-    <t>#52 Morris Fraise - SLB</t>
+    <t>#58 Morris Fraise - SLB</t>
   </si>
   <si>
     <t>0:37</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>1-10-JAX 35 (0:38) 15-Damian Barnett pass Pass knocked down by 58-Ronald Rice. incomplete, intended for 21-Robert Palmer.</t>
   </si>
   <si>
     <t>0:35</t>
   </si>
   <si>
     <t>2-10-JAX 35 (0:36) 46-Christopher Tyson ran to JAX 36 for 1 yards. Tackle by 91-Daniel Castrejon.</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
   <si>
     <t>End of first quarter.</t>
   </si>