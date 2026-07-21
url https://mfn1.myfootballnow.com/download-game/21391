--- v0 (2026-06-21)
+++ v1 (2026-07-21)
@@ -287,132 +287,132 @@
   <si>
     <t>ST Rusher8</t>
   </si>
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>CHI has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>TEN</t>
   </si>
   <si>
     <t>TEN 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 10-Robert Ho kicks 70 yards from TEN 35 to CHI -5. 43-Juan Lamb to CHI 20 for 25 yards. Tackle by 96-Javier Cox. CHI 49-Donald Cronk was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#43 Juan Lamb - RB</t>
+    <t>#43 Juan Lamb - FB</t>
   </si>
   <si>
     <t>#44 Darryl Atkinson - CB</t>
   </si>
   <si>
-    <t>#50 Donald Kendricks - WLB</t>
+    <t>#57 Donald Kendricks - SLB</t>
   </si>
   <si>
     <t>#93 Charles Woolery - RDE</t>
   </si>
   <si>
     <t>#69 Jimmy McKeown - DT</t>
   </si>
   <si>
-    <t>#49 Donald Cronk - CB</t>
+    <t>#41 Donald Cronk - SS</t>
   </si>
   <si>
     <t>#56 John Gann - DT</t>
   </si>
   <si>
-    <t>#75 Jonathan Runyan - DT</t>
+    <t>#90 Jonathan Runyan - LDE</t>
   </si>
   <si>
     <t>#24 Andre Bolden - FS</t>
   </si>
   <si>
     <t>#59 Steven Jung - WLB</t>
   </si>
   <si>
-    <t>#99 James Rae - WLB</t>
+    <t>#52 James Rae - SLB</t>
   </si>
   <si>
     <t>#10 Robert Ho - K</t>
   </si>
   <si>
     <t>CHI</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
   <si>
     <t>CHI 20</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>1-10-CHI 20 (14:56) 38-Tom Rogers ran to CHI 26 for 6 yards. Tackle by 42-Fred Dennis.</t>
   </si>
   <si>
     <t>#8 Michael Casper - QB</t>
   </si>
   <si>
     <t>#38 Tom Rogers - FB</t>
   </si>
   <si>
     <t>#20 Bob Lloyd - RB</t>
   </si>
   <si>
     <t>#85 Larry Oconnor - TE</t>
   </si>
   <si>
     <t>#81 Toby Gill - TE</t>
   </si>
   <si>
     <t>#77 Robert Desrosiers - LT</t>
   </si>
   <si>
-    <t>#57 Ronald Cade - RT</t>
-[...2 lines deleted...]
-    <t>#68 Leroy Lockett - C</t>
+    <t>#73 Ronald Cade - RG</t>
+  </si>
+  <si>
+    <t>#78 Leroy Lockett - RT</t>
   </si>
   <si>
     <t>#53 John Graham - RG</t>
   </si>
   <si>
-    <t>#78 Eddie Doherty - RT</t>
+    <t>#61 Eddie Doherty - LG</t>
   </si>
   <si>
     <t>#68 Raul Paige - LDE</t>
   </si>
   <si>
     <t>#93 Lewis Marshall - RDE</t>
   </si>
   <si>
     <t>#67 Alton Lowry - DT</t>
   </si>
   <si>
     <t>#77 Philip Beggs - DT</t>
   </si>
   <si>
     <t>#53 Justin Norris - RDE</t>
   </si>
   <si>
     <t>#96 Javier Cox - MLB</t>
   </si>
   <si>
     <t>#94 Gordon Carroll - MLB</t>
   </si>
   <si>
     <t>#91 Kenneth Bingham - WLB</t>
   </si>
@@ -425,216 +425,216 @@
   <si>
     <t>#42 Fred Dennis - CB</t>
   </si>
   <si>
     <t>14:19</t>
   </si>
   <si>
     <t>CHI 26</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Under Strong Blitz Outside</t>
   </si>
   <si>
     <t>2-4-CHI 26 (14:18) 38-Tom Rogers ran to CHI 33 for 7 yards. 38-Tom Rogers FUMBLES (42-Fred Dennis) recovered by CHI-38-Tom Rogers at CHI 34. Tackle by 77-Philip Beggs.</t>
   </si>
   <si>
     <t>#17 Charles Best - WR</t>
   </si>
   <si>
     <t>#83 Larry Santos - WR</t>
   </si>
   <si>
-    <t>#52 Wilfredo Vidal - RG</t>
+    <t>#65 Wilfredo Vidal - RT</t>
   </si>
   <si>
     <t>#36 Mark Porter - CB</t>
   </si>
   <si>
     <t>13:39</t>
   </si>
   <si>
     <t>CHI 34</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-CHI 34 (13:38) 38-Tom Rogers ran to CHI 33 for -1 yards. Tackle by 67-Alton Lowry. 52-Wilfredo Vidal totally missed that block.</t>
   </si>
   <si>
     <t>#88 William White - WR</t>
   </si>
   <si>
     <t>#33 Fredrick Jackson - CB</t>
   </si>
   <si>
     <t>13:06</t>
   </si>
   <si>
     <t>CHI 33</t>
   </si>
   <si>
     <t>Singleback Big HB Inside Strong</t>
   </si>
   <si>
     <t>3-4 Normal 3 Deep Zone Under</t>
   </si>
   <si>
     <t>2-11-CHI 33 (13:05) 38-Tom Rogers ran to CHI 42 for 9 yards. Tackle by 42-Fred Dennis.</t>
   </si>
   <si>
-    <t>#92 Mark Eubanks - MLB</t>
+    <t>#92 Mark Eubanks - WLB</t>
   </si>
   <si>
     <t>12:26</t>
   </si>
   <si>
     <t>CHI 42</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>3-2-CHI 42 (12:25) 8-Michael Casper sacked at CHI 35 for -7 yards (77-Philip Beggs). Sack allowed by 53-John Graham.</t>
   </si>
   <si>
     <t>11:48</t>
   </si>
   <si>
     <t>CHI 35</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-9-CHI 35 (11:47) 4-Allen Berlanga punts 48 yards to TEN 17. 21-Samuel Burke to TEN 26 for 10 yards. Tackle by 24-Andre Bolden.</t>
   </si>
   <si>
     <t>#4 Allen Berlanga - P</t>
   </si>
   <si>
     <t>#60 Horace Taylor - C</t>
   </si>
   <si>
     <t>#21 Samuel Burke - RB</t>
   </si>
   <si>
     <t>#32 Martin Johnson - FS</t>
   </si>
   <si>
-    <t>#46 Robert Polley - FS</t>
-[...5 lines deleted...]
-    <t>#95 Lionel Betty - RDE</t>
+    <t>#46 Robert Polley - SS</t>
+  </si>
+  <si>
+    <t>#71 Kevin Link - LT</t>
+  </si>
+  <si>
+    <t>#95 Lionel Betty - DT</t>
   </si>
   <si>
     <t>11:37</t>
   </si>
   <si>
     <t>TEN 26</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-TEN 26 (11:38) 41-Jeffrey Jeffrey ran to TEN 31 for 5 yards. Tackle by 42-William Getz. TEN 13-Aaron Pabon was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#11 Ralph Archie - QB</t>
   </si>
   <si>
-    <t>#41 Jeffrey Jeffrey - RB</t>
+    <t>#41 Jeffrey Jeffrey - FB</t>
   </si>
   <si>
     <t>#19 Sean Taylor - WR</t>
   </si>
   <si>
     <t>#88 Eugene Simon - WR</t>
   </si>
   <si>
     <t>#13 Aaron Pabon - WR</t>
   </si>
   <si>
     <t>#60 Stephen Cunningham - LT</t>
   </si>
   <si>
     <t>#71 Jose Sanches - LG</t>
   </si>
   <si>
     <t>#78 Michael Rollin - C</t>
   </si>
   <si>
     <t>#54 Jimmie Robinson - RG</t>
   </si>
   <si>
     <t>#64 Richard Gullion - RT</t>
   </si>
   <si>
-    <t>#94 Scot Fick - LDE</t>
+    <t>#98 Scot Fick - DT</t>
   </si>
   <si>
     <t>#93 Michael Martinez - MLB</t>
   </si>
   <si>
     <t>#40 Robert Coble - CB</t>
   </si>
   <si>
     <t>#35 Aron Roberts - CB</t>
   </si>
   <si>
     <t>#42 William Getz - FS</t>
   </si>
   <si>
     <t>10:58</t>
   </si>
   <si>
     <t>TEN 31</t>
   </si>
   <si>
     <t>Singleback Empty 4 WR Post Corner</t>
   </si>
   <si>
     <t>Dime Flat MLB SS Blitz</t>
   </si>
   <si>
     <t>2-5-TEN 31 (10:57) 11-Ralph Archie sacked at TEN 22 for -8 yards (93-Michael Martinez). Sack allowed by 71-Jose Sanches.</t>
   </si>
   <si>
-    <t>#89 Jaime Fisher - RB</t>
+    <t>#89 Jaime Fisher - FB</t>
   </si>
   <si>
     <t>#83 Richard Potts - WR</t>
   </si>
   <si>
     <t>#86 Israel Pape - WR</t>
   </si>
   <si>
     <t>#48 Curtis Shaughnessy - FS</t>
   </si>
   <si>
     <t>10:23</t>
   </si>
   <si>
     <t>TEN 22</t>
   </si>
   <si>
     <t>Singleback Empty 4 TE Deep Out</t>
   </si>
   <si>
     <t>3-14-TEN 22 (10:22) 11-Ralph Archie sacked at TEN 15 for -8 yards (69-Jimmy McKeown). Sack allowed by 54-Jimmie Robinson.</t>
   </si>
   <si>
     <t>9:48</t>
   </si>
@@ -701,51 +701,51 @@
   <si>
     <t>3-6-CHI 39 (8:21) 38-Tom Rogers ran to CHI 40 for 1 yards. Tackle by 77-Philip Beggs.</t>
   </si>
   <si>
     <t>7:50</t>
   </si>
   <si>
     <t>CHI 40</t>
   </si>
   <si>
     <t>4-6-CHI 40 (7:49) 4-Allen Berlanga punts 47 yards to TEN 13. 21-Samuel Burke to TEN 25 for 12 yards. Tackle by 75-Jonathan Runyan.</t>
   </si>
   <si>
     <t>7:38</t>
   </si>
   <si>
     <t>TEN 25</t>
   </si>
   <si>
     <t>Shotgun Normal FL Slant</t>
   </si>
   <si>
     <t>1-10-TEN 25 (7:39) 11-Ralph Archie pass Pass knocked down by 40-Robert Coble. incomplete, intended for 13-Aaron Pabon.</t>
   </si>
   <si>
-    <t>#92 David Miller - RDE</t>
+    <t>#97 David Miller - DT</t>
   </si>
   <si>
     <t>7:35</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>2-10-TEN 25 (7:36) 41-Jeffrey Jeffrey ran to TEN 32 for 8 yards. Tackle by 42-William Getz.</t>
   </si>
   <si>
     <t>6:57</t>
   </si>
   <si>
     <t>TEN 32</t>
   </si>
   <si>
     <t>Singleback 4 Wide Post and Curls</t>
   </si>
   <si>
     <t>3-2-TEN 32 (6:56) 11-Ralph Archie pass complete to 13-Aaron Pabon to TEN 40 for 7 yards. Tackle by 40-Robert Coble. 40-Robert Coble got away with a hold on that play.</t>
   </si>
   <si>
     <t>6:15</t>
   </si>
@@ -863,51 +863,51 @@
   <si>
     <t>CHI 27</t>
   </si>
   <si>
     <t>I Formation Normal PA Streaks</t>
   </si>
   <si>
     <t>3-4 Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>3-3-CHI 27 (1:19) 8-Michael Casper pass complete to 83-Larry Santos to CHI 42 for 15 yards. 83-Larry Santos had to slow down a little to make that catch. Tackle by 96-Javier Cox. Pressure by 68-Raul Paige.</t>
   </si>
   <si>
     <t>0:34</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>3-4 Normal 4 Deep QB Spy</t>
   </si>
   <si>
     <t>1-10-CHI 42 (0:33) 8-Michael Casper pass Pass knocked down by 92-Mark Eubanks. incomplete, intended for 81-Toby Gill.</t>
   </si>
   <si>
-    <t>#19 Jose Wills - WR</t>
+    <t>#3 Jose Wills - RB</t>
   </si>
   <si>
     <t>0:30</t>
   </si>
   <si>
     <t>2-10-CHI 42 (0:31) 20-Bob Lloyd ran to TEN 49 for 9 yards. Tackle by 34-Marcelino Miller.</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
   <si>
     <t>End of first quarter.</t>
   </si>
   <si>
     <t>Nickel 3-3-5 CB1 CB2 Blitz</t>
   </si>
   <si>
     <t>3-1-TEN 49 (15:00) 43-Juan Lamb ran to TEN 37 for 13 yards. Tackle by 38-Jose Anderson. CHI 43-Juan Lamb was injured on the play. He looks like he should be able to return. TEN 38-Jose Anderson was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#38 Jose Anderson - CB</t>
   </si>
   <si>
     <t>14:27</t>
   </si>
@@ -1916,51 +1916,51 @@
   <si>
     <t>0:40</t>
   </si>
   <si>
     <t>Nickel Normal Zone Rotate Strong</t>
   </si>
   <si>
     <t>2-10-TEN 13 (0:41) 8-Michael Casper pass Pass knocked down by 34-Marcelino Miller. incomplete, intended for 17-Charles Best.</t>
   </si>
   <si>
     <t>0:36</t>
   </si>
   <si>
     <t>3-10-TEN 13 (0:37) 8-Michael Casper pass incomplete, dropped by 43-Juan Lamb.</t>
   </si>
   <si>
     <t>0:33</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep Zone Under</t>
   </si>
   <si>
     <t>4-10-TEN 13 (0:34) 8-Michael Casper pass Pass knocked down by 94-Gordon Carroll. incomplete, intended for 17-Charles Best. Turnover on downs.</t>
   </si>
   <si>
-    <t>#57 Clay Turbeville - WLB</t>
+    <t>#57 Clay Turbeville - SLB</t>
   </si>
   <si>
     <t>0:29</t>
   </si>
   <si>
     <t>Victory</t>
   </si>
   <si>
     <t>Quarter Normal CB5 MLB Blitz</t>
   </si>
   <si>
     <t>1-10-TEN 13 (0:30) 11-Ralph Archie kneeled down to TEN 13 for -0 yards.</t>
   </si>
   <si>
     <t>End of fourth quarter.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -2322,86 +2322,86 @@
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="308.925" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="71" max="71" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="71" max="71" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="30.564" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>