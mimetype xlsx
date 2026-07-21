--- v0 (2026-06-21)
+++ v1 (2026-07-21)
@@ -293,69 +293,69 @@
   <si>
     <t>MIN has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>NOS</t>
   </si>
   <si>
     <t>NOS 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 4-Thomas Spielman kicks 75 yards from NOS 35 to MIN -10. Touchback.</t>
   </si>
   <si>
     <t>#21 Mark Tanner - RB</t>
   </si>
   <si>
     <t>#69 John Burns - RDE</t>
   </si>
   <si>
-    <t>#39 Dwight Henderson - SS</t>
+    <t>#39 Dwight Henderson - CB</t>
   </si>
   <si>
     <t>#94 Marvin Smith - WLB</t>
   </si>
   <si>
     <t>#76 Harold Graham - LDE</t>
   </si>
   <si>
     <t>#44 Miles Blankenship - CB</t>
   </si>
   <si>
     <t>#40 Tyler Davis - CB</t>
   </si>
   <si>
     <t>#48 Jonathan Nicholson - FS</t>
   </si>
   <si>
-    <t>#20 Jordan Heaton - CB</t>
+    <t>#20 Jordan Heaton - SS</t>
   </si>
   <si>
     <t>#57 Eric Long - WLB</t>
   </si>
   <si>
     <t>#42 Sam Rucker - FS</t>
   </si>
   <si>
     <t>#4 Thomas Spielman - K</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MIN 25</t>
   </si>
   <si>
     <t>Strong I Normal Counter Strong</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>1-10-MIN 25 (15:00) 45-Ray Byrne ran to MIN 34 for 9 yards. Tackle by 25-Edward Okeefe. NOS 51-Michael Houle was injured on the play. He looks like he should be able to return.</t>
   </si>