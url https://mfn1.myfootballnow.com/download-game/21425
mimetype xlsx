--- v0 (2026-06-28)
+++ v1 (2026-07-21)
@@ -290,51 +290,51 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>CAR has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>LV 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 15-Robert Johnson kicks 75 yards from LV 35 to CAR -10. Touchback.</t>
   </si>
   <si>
     <t>#28 Jason Thigpen - RB</t>
   </si>
   <si>
-    <t>#46 Frank Allen - SS</t>
+    <t>#23 Frank Allen - CB</t>
   </si>
   <si>
     <t>#79 Eli Johnson - LDE</t>
   </si>
   <si>
     <t>#98 Joseph Olson - WLB</t>
   </si>
   <si>
     <t>#92 Bob Nance - RDE</t>
   </si>
   <si>
     <t>#24 Charles Weiner - CB</t>
   </si>
   <si>
     <t>#20 Larry Spivey - CB</t>
   </si>
   <si>
     <t>#58 Garland Lauritzen - MLB</t>
   </si>
   <si>
     <t>#35 Chad Johnson - CB</t>
   </si>
   <si>
     <t>#72 Christopher Contreras - RDE</t>
   </si>
@@ -353,60 +353,60 @@
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>Nickel Normal CB3 LB Blitz</t>
   </si>
   <si>
     <t>1-10-CAR 25 (15:00) 12-Todd Denault pass complete to 88-Brent Stine to CAR 43 for 18 yards. Tackle by 37-Steven Forbes.</t>
   </si>
   <si>
     <t>#12 Todd Denault - QB</t>
   </si>
   <si>
     <t>#49 Walter Harris - FB</t>
   </si>
   <si>
     <t>#88 Brent Stine - WR</t>
   </si>
   <si>
     <t>#82 Charles Ferguson - WR</t>
   </si>
   <si>
     <t>#14 Timothy Gomez - WR</t>
   </si>
   <si>
-    <t>#74 Tom Denson - LT</t>
-[...2 lines deleted...]
-    <t>#66 Robert Heiden - LG</t>
+    <t>#74 Tom Denson - RT</t>
+  </si>
+  <si>
+    <t>#64 Robert Heiden - LG</t>
   </si>
   <si>
     <t>#54 Jimmy Carter - C</t>
   </si>
   <si>
-    <t>#64 Stephen Quam - RG</t>
+    <t>#55 Stephen Quam - C</t>
   </si>
   <si>
     <t>#70 Keith Coppage - RT</t>
   </si>
   <si>
     <t>#94 Eric Schmitt - LDE</t>
   </si>
   <si>
     <t>#95 William Cleveland - DT</t>
   </si>
   <si>
     <t>#64 Robert Friedman - DT</t>
   </si>
   <si>
     <t>#93 Jorge Banda - DT</t>
   </si>
   <si>
     <t>#50 Curt Price - MLB</t>
   </si>
   <si>
     <t>#45 William Donnelly - WLB</t>
   </si>
   <si>
     <t>#37 Steven Forbes - CB</t>
   </si>
@@ -416,51 +416,51 @@
   <si>
     <t>#27 Gary Morse - CB</t>
   </si>
   <si>
     <t>#28 Donald Lincoln - CB</t>
   </si>
   <si>
     <t>#49 Coleman Cooper - FS</t>
   </si>
   <si>
     <t>14:23</t>
   </si>
   <si>
     <t>CAR 43</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel 3-3-5 3 Deep MLB Blitz</t>
   </si>
   <si>
     <t>1-10-CAR 43 (14:22) 28-Jason Thigpen ran to LV 47 for 10 yards. Tackle by 28-Donald Lincoln.</t>
   </si>
   <si>
-    <t>#84 David McIlvain - TE</t>
+    <t>#40 David McIlvain - FB</t>
   </si>
   <si>
     <t>#96 Howard Schmidt - MLB</t>
   </si>
   <si>
     <t>13:37</t>
   </si>
   <si>
     <t>LV 47</t>
   </si>
   <si>
     <t>Split Backs 3 Wide WR Quick Out</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-LV 47 (13:36) 12-Todd Denault sacked at CAR 46 for -8 yards (93-Jorge Banda). Sack allowed by 64-Stephen Quam.</t>
   </si>
   <si>
     <t>#27 Anthony Squires - RB</t>
   </si>
   <si>
     <t>#75 Randall Baker - RDE</t>
   </si>
@@ -572,60 +572,60 @@
   <si>
     <t>9:36</t>
   </si>
   <si>
     <t>3-14-LV 23 (9:37) 12-Todd Denault sacked at LV 30 for -7 yards (95-William Cleveland). Sack allowed by 74-Tom Denson.</t>
   </si>
   <si>
     <t>9:00</t>
   </si>
   <si>
     <t>LV 30</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-21-LV 30 (8:59) 2-William Abraham 48 yard field goal is GOOD. CAR 3 LV 0</t>
   </si>
   <si>
     <t>#2 William Abraham - K</t>
   </si>
   <si>
-    <t>#53 Rayford Hall - C</t>
+    <t>#66 Rayford Hall - LG</t>
   </si>
   <si>
     <t>#71 Joshua Tomas - LT</t>
   </si>
   <si>
-    <t>#62 Corey Beam - LG</t>
-[...2 lines deleted...]
-    <t>#75 Foster Wyatt - RT</t>
+    <t>#62 Corey Beam - RG</t>
+  </si>
+  <si>
+    <t>#65 Foster Wyatt - RG</t>
   </si>
   <si>
     <t>#92 Edward Butler - MLB</t>
   </si>
   <si>
     <t>#91 Robert Long - LDE</t>
   </si>
   <si>
     <t>#55 Edward Ortiz - RDE</t>
   </si>
   <si>
     <t>8:54</t>
   </si>
   <si>
     <t>CAR 35</t>
   </si>
   <si>
     <t>(8:55) 2-William Abraham kicks 71 yards from CAR 35 to LV -6. 20-Pete Gardner to LV 27 for 34 yards. Tackle by 2-William Abraham. LV 93-Jorge Banda was injured on the play.</t>
   </si>
   <si>
     <t>#20 Pete Gardner - RB</t>
   </si>
   <si>
     <t>8:48</t>
   </si>
@@ -668,51 +668,51 @@
   <si>
     <t>#52 Joshua Hawkins - C</t>
   </si>
   <si>
     <t>#68 Robert Jeon - RT</t>
   </si>
   <si>
     <t>#67 Peter Check - RT</t>
   </si>
   <si>
     <t>#59 Ronald Outland - DT</t>
   </si>
   <si>
     <t>#95 Vernon Bang - DT</t>
   </si>
   <si>
     <t>#60 John Landry - DT</t>
   </si>
   <si>
     <t>#69 Chester Johnson - RDE</t>
   </si>
   <si>
     <t>#56 David Ganey - SLB</t>
   </si>
   <si>
-    <t>#48 Mike Montano - FS</t>
+    <t>#48 Mike Montano - SS</t>
   </si>
   <si>
     <t>8:10</t>
   </si>
   <si>
     <t>LV 50</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Hooks</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-LV 50 (8:09) 16-Ronnie Pepin pass Pass knocked down by 56-David Ganey. incomplete, intended for 5-Chad Wise. 56-David Ganey got away with a hold on that play.</t>
   </si>
   <si>
     <t>#87 Joseph Roberts - WR</t>
   </si>
   <si>
     <t>8:04</t>
   </si>
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
@@ -1664,51 +1664,51 @@
   <si>
     <t>3-5-LV 16 (2:22) 12-Todd Denault sacked at LV 24 for -8 yards (75-Randall Baker). Sack allowed by 74-Tom Denson.</t>
   </si>
   <si>
     <t>1:40</t>
   </si>
   <si>
     <t>4-13-LV 24 (1:39) 2-William Abraham 43 yard field goal is GOOD. CAR 31 LV 3</t>
   </si>
   <si>
     <t>1:35</t>
   </si>
   <si>
     <t>(1:36) 2-William Abraham kicks 64 yards from CAR 35 to LV 1. 20-Pete Gardner to LV 21 for 21 yards. Tackle by 35-Chad Johnson.</t>
   </si>
   <si>
     <t>1:31</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>1-10-LV 21 (1:32) 5-Chad Wise ran to LV 23 for 1 yards. Tackle by 58-Garland Lauritzen.</t>
   </si>
   <si>
-    <t>#89 Frank Jones - TE</t>
+    <t>#89 Frank Jones - FB</t>
   </si>
   <si>
     <t>1:00</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>2-9-LV 23 (0:59) 16-Ronnie Pepin pass complete to 33-Steven Zimmerman to LV 25 for 3 yards. Tackle by 56-David Ganey. Great move by 33-Steven Zimmerman to get free of his coverage.</t>
   </si>
   <si>
     <t>0:26</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>3-6-LV 25 (0:25) 20-Pete Gardner ran to LV 24 for -1 yards. Tackle by 98-Joseph Olson.</t>
   </si>
   <si>
     <t>End of third quarter.</t>
   </si>
   <si>
     <t>4-7-LV 24 (15:00) 6-Jackie Davis punts 48 yards to CAR 28. 88-Brent Stine to CAR 43 for 15 yards. Tackle by 50-Curt Price. PENALTY - Holding (LV 67-Peter Check) (Declined)</t>
   </si>