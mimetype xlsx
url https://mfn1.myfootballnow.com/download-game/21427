--- v0 (2026-06-28)
+++ v1 (2026-07-21)
@@ -293,123 +293,123 @@
   <si>
     <t>SFO has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>ARZ</t>
   </si>
   <si>
     <t>ARZ 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Russell Everett kicks 71 yards from ARZ 35 to SFO -6. Touchback.</t>
   </si>
   <si>
     <t>#43 Randy Eckert - RB</t>
   </si>
   <si>
     <t>#45 Donald Reed - CB</t>
   </si>
   <si>
-    <t>#40 Chester Bevan - FS</t>
+    <t>#23 Chester Bevan - SS</t>
   </si>
   <si>
     <t>#57 Zane Hall - MLB</t>
   </si>
   <si>
     <t>#94 Jeffrey Vannoy - DT</t>
   </si>
   <si>
-    <t>#64 Scott Martins - DT</t>
-[...2 lines deleted...]
-    <t>#47 Russell Riddle - SLB</t>
+    <t>#91 Scott Martins - DT</t>
+  </si>
+  <si>
+    <t>#51 Russell Riddle - SLB</t>
   </si>
   <si>
     <t>#52 Kyle Foote - WLB</t>
   </si>
   <si>
-    <t>#75 Charles Lofton - LDE</t>
+    <t>#95 Charles Lofton - RDE</t>
   </si>
   <si>
     <t>#54 Troy Nieto - MLB</t>
   </si>
   <si>
     <t>#46 Javier McNees - FS</t>
   </si>
   <si>
     <t>#3 Russell Everett - K</t>
   </si>
   <si>
     <t>SFO</t>
   </si>
   <si>
     <t>SFO 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-SFO 25 (15:00) 43-Randy Eckert ran to SFO 25 for a short loss. Tackle by 43-Doug Boone.</t>
   </si>
   <si>
     <t>#7 James Helmer - QB</t>
   </si>
   <si>
-    <t>#37 Marion Truong - RB</t>
+    <t>#30 Marion Truong - RB</t>
   </si>
   <si>
     <t>#32 Harlan Branch - FB</t>
   </si>
   <si>
     <t>#89 Gary Friedman - TE</t>
   </si>
   <si>
     <t>#88 Kevin Arden - TE</t>
   </si>
   <si>
-    <t>#73 Joseph Pike - LT</t>
-[...5 lines deleted...]
-    <t>#53 William Boner - C</t>
+    <t>#77 Joseph Pike - LT</t>
+  </si>
+  <si>
+    <t>#61 Robert Hilton - LG</t>
+  </si>
+  <si>
+    <t>#67 William Boner - C</t>
   </si>
   <si>
     <t>#72 Christopher Castillo - RG</t>
   </si>
   <si>
-    <t>#51 Douglas Ibarra - RT</t>
+    <t>#65 Douglas Ibarra - RG</t>
   </si>
   <si>
     <t>#75 Timothy Rowe - LDE</t>
   </si>
   <si>
     <t>#50 Jake Ricciardi - RDE</t>
   </si>
   <si>
     <t>#61 Edgar Overturf - DT</t>
   </si>
   <si>
     <t>#64 Dewey Crandall - DT</t>
   </si>
   <si>
     <t>#90 Williams Richardson - RDE</t>
   </si>
   <si>
     <t>#55 Charles Mauzy - SLB</t>
   </si>
   <si>
     <t>#43 Doug Boone - MLB</t>
   </si>
   <si>
     <t>#54 Timothy Rice - MLB</t>
   </si>
@@ -509,87 +509,87 @@
   <si>
     <t>#84 Randall Howard - WR</t>
   </si>
   <si>
     <t>#84 David Moats - WR</t>
   </si>
   <si>
     <t>#40 Juan Holm - WR</t>
   </si>
   <si>
     <t>#68 William Holmes - LT</t>
   </si>
   <si>
     <t>#33 Richard Hicks - LG</t>
   </si>
   <si>
     <t>#63 John Metz - C</t>
   </si>
   <si>
     <t>#60 James Smith - RG</t>
   </si>
   <si>
     <t>#65 Vincent Jolly - RT</t>
   </si>
   <si>
-    <t>#62 Jonathon Ransome - DT</t>
-[...5 lines deleted...]
-    <t>#34 Norman Maldonado - CB</t>
+    <t>#99 Jonathon Ransome - DT</t>
+  </si>
+  <si>
+    <t>#96 Ramon Gaines - LDE</t>
+  </si>
+  <si>
+    <t>#31 Norman Maldonado - CB</t>
   </si>
   <si>
     <t>#40 Stephen Slezak - SS</t>
   </si>
   <si>
     <t>#49 Kevin Rennie - FS</t>
   </si>
   <si>
     <t>12:41</t>
   </si>
   <si>
     <t>ARZ 48</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>2-8-ARZ 48 (12:40) 48-John Wolf ran to ARZ 49 for a short gain. Tackle by 47-Russell Riddle.</t>
   </si>
   <si>
     <t>#87 George Fall - TE</t>
   </si>
   <si>
     <t>#83 Timothy Moore - TE</t>
   </si>
   <si>
-    <t>#92 Eric Romero - LDE</t>
+    <t>#92 Eric Romero - RDE</t>
   </si>
   <si>
     <t>12:00</t>
   </si>
   <si>
     <t>ARZ 49</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>3-7-ARZ 49 (11:59) 6-Darryl Holley pass complete to 84-Randall Howard to SFO 43 for 9 yards. Tackle by 34-Norman Maldonado. ARZ 60-James Smith was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>11:19</t>
   </si>
   <si>
     <t>SFO 43</t>
   </si>
   <si>
     <t>I Formation 3WR SE Post</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
@@ -638,51 +638,51 @@
   <si>
     <t>9:52</t>
   </si>
   <si>
     <t>SFO 31</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>1-10-SFO 31 (9:51) 48-John Wolf ran to SFO 31 for -1 yards. Tackle by 62-Jonathon Ransome. 63-John Metz totally missed that block.</t>
   </si>
   <si>
     <t>9:15</t>
   </si>
   <si>
     <t>I Formation Normal SE Post</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>2-11-SFO 31 (9:14) 6-Darryl Holley pass complete to 87-George Fall to SFO 14 for 18 yards. Tackle by 47-Russell Riddle. 87-George Fall made a great move on the CB.</t>
   </si>
   <si>
-    <t>#29 Casey Stephens - SS</t>
+    <t>#29 Casey Stephens - CB</t>
   </si>
   <si>
     <t>8:33</t>
   </si>
   <si>
     <t>SFO 14</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>1-10-SFO 14 (8:32) 6-Darryl Holley pass complete to 84-David Moats to SFO 1 for 12 yards. Tackle by 40-Chester Bevan. 84-David Moats did some fancy footwork there.</t>
   </si>
   <si>
     <t>#93 David Jordan - WLB</t>
   </si>
   <si>
     <t>7:59</t>
   </si>
   <si>
     <t>SFO 1</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
@@ -695,54 +695,54 @@
   <si>
     <t>SFO 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(7:55) Extra point GOOD by 3-Russell Everett. ARZ 7 SFO 0</t>
   </si>
   <si>
     <t>#80 Robert Hogan - TE</t>
   </si>
   <si>
     <t>#73 Thomas Williams - LG</t>
   </si>
   <si>
     <t>#66 Curtis Davis - RT</t>
   </si>
   <si>
     <t>#58 Roger Price - MLB</t>
   </si>
   <si>
-    <t>#90 Amos Ong - RDE</t>
-[...2 lines deleted...]
-    <t>#55 Paul Carlucci - RDE</t>
+    <t>#90 Amos Ong - LDE</t>
+  </si>
+  <si>
+    <t>#76 Paul Carlucci - RDE</t>
   </si>
   <si>
     <t>(7:55) 3-Russell Everett kicks 74 yards from ARZ 35 to SFO -9. 43-Randy Eckert to ARZ 45 for 65 yards. Tackle by 22-Clay Briggs.</t>
   </si>
   <si>
     <t>7:42</t>
   </si>
   <si>
     <t>ARZ 45</t>
   </si>
   <si>
     <t>Weak I Big TE Deep Post</t>
   </si>
   <si>
     <t>1-10-ARZ 45 (7:43) 7-James Helmer pass Pass knocked down by 45-Ray Haas. incomplete, intended for 88-Kevin Arden.</t>
   </si>
   <si>
     <t>#53 Christopher Wallace - RDE</t>
   </si>
   <si>
     <t>#94 Jeff Reynoso - DT</t>
   </si>
   <si>
     <t>#49 Henry Simmons - SLB</t>
   </si>
@@ -815,60 +815,60 @@
   <si>
     <t>I Formation Power HB Dive Weak</t>
   </si>
   <si>
     <t>2-7-ARZ 15 (4:55) 27-Anthony Miller ran to ARZ 13 for 2 yards. Tackle by 43-Doug Boone.</t>
   </si>
   <si>
     <t>4:20</t>
   </si>
   <si>
     <t>ARZ 13</t>
   </si>
   <si>
     <t>3-5-ARZ 13 (4:19) 43-Randy Eckert ran to ARZ 9 for 4 yards. Tackle by 39-William Frye.</t>
   </si>
   <si>
     <t>3:45</t>
   </si>
   <si>
     <t>ARZ 9</t>
   </si>
   <si>
     <t>4-1-ARZ 9 (3:44) 12-Edward Davis 27 yard field goal is GOOD. ARZ 7 SFO 3</t>
   </si>
   <si>
-    <t>#8 Norman Wannamaker - QB</t>
-[...2 lines deleted...]
-    <t>#12 Edward Davis - K</t>
+    <t>#9 Norman Wannamaker - QB</t>
+  </si>
+  <si>
+    <t>#3 Edward Davis - K</t>
   </si>
   <si>
     <t>#63 John Hubert - C</t>
   </si>
   <si>
-    <t>#56 Elton Benson - LG</t>
+    <t>#60 Elton Benson - LG</t>
   </si>
   <si>
     <t>3:41</t>
   </si>
   <si>
     <t>SFO 35</t>
   </si>
   <si>
     <t>(3:42) 49-Kevin Rennie kicks 51 yards from SFO 35 to ARZ 14. 48-John Wolf to ARZ 48 for 35 yards. Tackle by 40-Chester Bevan.</t>
   </si>
   <si>
     <t>3:35</t>
   </si>
   <si>
     <t>1-10-ARZ 48 (3:36) 6-Darryl Holley pass complete to 40-Juan Holm to SFO 29 for 22 yards. Tackle by 57-Zane Hall.</t>
   </si>
   <si>
     <t>2:54</t>
   </si>
   <si>
     <t>SFO 29</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
@@ -1229,51 +1229,51 @@
   <si>
     <t>3-2-ARZ 41 (2:58) 48-John Wolf ran to SFO 48 for 10 yards. Tackle by 57-Zane Hall.</t>
   </si>
   <si>
     <t>2:15</t>
   </si>
   <si>
     <t>1-10-SFO 48 (2:14) 6-Darryl Holley pass incomplete, dropped by 84-Randall Howard. That was a dangerous pass. Pressure by 75-Charles Lofton.</t>
   </si>
   <si>
     <t>2:07</t>
   </si>
   <si>
     <t>2-10-SFO 48 (2:08) 6-Darryl Holley pass incomplete, dropped by 83-Timothy Moore. SFO 62-Jonathon Ransome was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>2:01</t>
   </si>
   <si>
     <t>I Formation Normal PA Streaks</t>
   </si>
   <si>
     <t>3-10-SFO 48 (2:02) 6-Darryl Holley pass incomplete, the ball was thrown away. Pressure by 96-Ramon Gaines.</t>
   </si>
   <si>
-    <t>#98 Cecil Craig - SLB</t>
+    <t>#55 Cecil Craig - WLB</t>
   </si>
   <si>
     <t>1:56</t>
   </si>
   <si>
     <t>Timeout for two minute warning.</t>
   </si>
   <si>
     <t>1:55</t>
   </si>
   <si>
     <t>4-10-SFO 48 (1:56) 2-Hector McHone punts 57 yards to SFO -8.4-10-SFO 48 (1:56) 2-Hector McHone punts 57 yards to SFO -8. Touchback.</t>
   </si>
   <si>
     <t>1:47</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
   <si>
     <t>1-10-SFO 20 (1:48) 43-Randy Eckert ran to SFO 17 for -3 yards. Tackle by 54-Timothy Rice.</t>
   </si>
   <si>
     <t>1:09</t>
   </si>