--- v0 (2026-06-28)
+++ v1 (2026-07-21)
@@ -356,51 +356,51 @@
   <si>
     <t>Nickel Normal CB3 LB Blitz</t>
   </si>
   <si>
     <t>1-10-SEA 25 (15:00) 10-Rodney McRoberts pass complete to 80-Brandon Barnes to SEA 31 for 6 yards. Tackle by 42-Fred Rice.</t>
   </si>
   <si>
     <t>#10 Rodney McRoberts - QB</t>
   </si>
   <si>
     <t>#31 Calvin Patterson - RB</t>
   </si>
   <si>
     <t>#80 Brandon Barnes - TE</t>
   </si>
   <si>
     <t>#89 Marcus Barron - WR</t>
   </si>
   <si>
     <t>#17 Raymond Case - WR</t>
   </si>
   <si>
     <t>#65 Michael Powers - LT</t>
   </si>
   <si>
-    <t>#63 James Johnson - LG</t>
+    <t>#66 James Johnson - LG</t>
   </si>
   <si>
     <t>#57 Donald Wolfe - C</t>
   </si>
   <si>
     <t>#50 Joseph Britton - RG</t>
   </si>
   <si>
     <t>#47 Robert Ivers - DT</t>
   </si>
   <si>
     <t>#53 Stephen Shelton - DT</t>
   </si>
   <si>
     <t>#75 Bobby Mundy - DT</t>
   </si>
   <si>
     <t>#61 Lowell McCalla - RDE</t>
   </si>
   <si>
     <t>#56 Ralph Navarrete - MLB</t>
   </si>
   <si>
     <t>#99 Thomas Carr - WLB</t>
   </si>