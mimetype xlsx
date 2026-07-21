--- v0 (2026-06-28)
+++ v1 (2026-07-21)
@@ -299,60 +299,60 @@
   <si>
     <t>GBY 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Michael Dockery kicks 74 yards from GBY 35 to MIN -9. Touchback.</t>
   </si>
   <si>
     <t>#21 Mark Tanner - RB</t>
   </si>
   <si>
     <t>#57 Eric Long - WLB</t>
   </si>
   <si>
     <t>#76 Harold Graham - LDE</t>
   </si>
   <si>
     <t>#94 Marvin Smith - WLB</t>
   </si>
   <si>
-    <t>#39 Dwight Henderson - SS</t>
+    <t>#39 Dwight Henderson - CB</t>
   </si>
   <si>
     <t>#44 Miles Blankenship - CB</t>
   </si>
   <si>
     <t>#40 Tyler Davis - CB</t>
   </si>
   <si>
-    <t>#20 Jordan Heaton - CB</t>
+    <t>#20 Jordan Heaton - SS</t>
   </si>
   <si>
     <t>#48 Jonathan Nicholson - FS</t>
   </si>
   <si>
     <t>#70 Peter James - LDE</t>
   </si>
   <si>
     <t>#42 Sam Rucker - FS</t>
   </si>
   <si>
     <t>#3 Michael Dockery - K</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MIN 25</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>