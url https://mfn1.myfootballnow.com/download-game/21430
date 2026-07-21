--- v0 (2026-06-28)
+++ v1 (2026-07-21)
@@ -368,78 +368,78 @@
   <si>
     <t>#81 David Lewellyn - TE</t>
   </si>
   <si>
     <t>#80 Jason Myers - WR</t>
   </si>
   <si>
     <t>#87 Glen Corral - WR</t>
   </si>
   <si>
     <t>#79 Kim Allen - LT</t>
   </si>
   <si>
     <t>#53 Bryan Vasquez - LG</t>
   </si>
   <si>
     <t>#56 Ernest Cavanaugh - C</t>
   </si>
   <si>
     <t>#50 Lon Marchetti - RG</t>
   </si>
   <si>
     <t>#52 Jimmy Degregorio - RT</t>
   </si>
   <si>
-    <t>#94 Scot Fick - LDE</t>
+    <t>#98 Scot Fick - DT</t>
   </si>
   <si>
     <t>#69 Jimmy McKeown - DT</t>
   </si>
   <si>
-    <t>#75 Jonathan Runyan - DT</t>
-[...5 lines deleted...]
-    <t>#50 Donald Kendricks - WLB</t>
+    <t>#90 Jonathan Runyan - LDE</t>
+  </si>
+  <si>
+    <t>#97 David Miller - DT</t>
+  </si>
+  <si>
+    <t>#57 Donald Kendricks - SLB</t>
   </si>
   <si>
     <t>#93 Michael Martinez - MLB</t>
   </si>
   <si>
     <t>#59 Steven Jung - WLB</t>
   </si>
   <si>
     <t>#44 Darryl Atkinson - CB</t>
   </si>
   <si>
     <t>#40 Robert Coble - CB</t>
   </si>
   <si>
-    <t>#49 Donald Cronk - CB</t>
+    <t>#41 Donald Cronk - SS</t>
   </si>
   <si>
     <t>#42 William Getz - FS</t>
   </si>
   <si>
     <t>14:57</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>2-10-DET 25 (14:58) 5-Richard Bodden pass complete to 87-Glen Corral to DET 37 for 12 yards. Tackle by 44-Darryl Atkinson.</t>
   </si>
   <si>
     <t>#35 Aron Roberts - CB</t>
   </si>
   <si>
     <t>14:24</t>
   </si>
   <si>
     <t>DET 37</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
@@ -485,174 +485,174 @@
   <si>
     <t>3-10-DET 37 (13:01) 5-Richard Bodden sacked at DET 27 for -11 yards (94-Scot Fick). Sack allowed by 52-Jimmy Degregorio.</t>
   </si>
   <si>
     <t>12:19</t>
   </si>
   <si>
     <t>DET 27</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-20-DET 27 (12:18) 17-Melvin Rice punts 51 yards to CHI 22. Fair Catch by 43-Juan Lamb.</t>
   </si>
   <si>
     <t>#17 Melvin Rice - P</t>
   </si>
   <si>
     <t>#62 Thomas Moore - C</t>
   </si>
   <si>
-    <t>#43 Juan Lamb - RB</t>
+    <t>#43 Juan Lamb - FB</t>
   </si>
   <si>
     <t>#24 Andre Bolden - FS</t>
   </si>
   <si>
-    <t>#99 James Rae - WLB</t>
+    <t>#52 James Rae - SLB</t>
   </si>
   <si>
     <t>#76 Harvey Eliason - RG</t>
   </si>
   <si>
     <t>#76 Jerry Pack - RDE</t>
   </si>
   <si>
     <t>12:11</t>
   </si>
   <si>
     <t>CHI 22</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>1-10-CHI 22 (12:12) 38-Tom Rogers ran to CHI 20 for -2 yards. Tackle by 99-Randall Rivera. DET 97-Charles Stamant was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#8 Michael Casper - QB</t>
   </si>
   <si>
     <t>#38 Tom Rogers - FB</t>
   </si>
   <si>
     <t>#20 Bob Lloyd - RB</t>
   </si>
   <si>
     <t>#85 Larry Oconnor - TE</t>
   </si>
   <si>
     <t>#81 Toby Gill - TE</t>
   </si>
   <si>
     <t>#77 Robert Desrosiers - LT</t>
   </si>
   <si>
     <t>#53 John Graham - RG</t>
   </si>
   <si>
-    <t>#68 Leroy Lockett - C</t>
-[...5 lines deleted...]
-    <t>#78 Eddie Doherty - RT</t>
+    <t>#78 Leroy Lockett - RT</t>
+  </si>
+  <si>
+    <t>#65 Wilfredo Vidal - RT</t>
+  </si>
+  <si>
+    <t>#61 Eddie Doherty - LG</t>
   </si>
   <si>
     <t>#91 Carter Miller - DT</t>
   </si>
   <si>
     <t>#73 Michael Fernandez - RDE</t>
   </si>
   <si>
     <t>#96 Joseph Klein - SLB</t>
   </si>
   <si>
     <t>#97 Charles Stamant - WLB</t>
   </si>
   <si>
     <t>#38 Henry Baker - CB</t>
   </si>
   <si>
     <t>11:30</t>
   </si>
   <si>
     <t>CHI 20</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>4-3 Under Crowd Middle</t>
   </si>
   <si>
     <t>2-12-CHI 20 (11:29) 38-Tom Rogers ran to CHI 21 for 1 yards. Tackle by 57-Jeff Vaughn. 68-Leroy Lockett missed that block completely.</t>
   </si>
   <si>
     <t>#17 Charles Best - WR</t>
   </si>
   <si>
     <t>#83 Larry Santos - WR</t>
   </si>
   <si>
-    <t>#57 Ronald Cade - RT</t>
+    <t>#73 Ronald Cade - RG</t>
   </si>
   <si>
     <t>#54 Roscoe Jordan - WLB</t>
   </si>
   <si>
     <t>10:54</t>
   </si>
   <si>
     <t>CHI 21</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>3-11-CHI 21 (10:53) 8-Michael Casper pass Pass knocked down by 38-Henry Baker. incomplete, intended for 85-Larry Oconnor.</t>
   </si>
   <si>
     <t>#60 Horace Taylor - C</t>
   </si>
   <si>
     <t>10:48</t>
   </si>
   <si>
     <t>4-11-CHI 21 (10:49) 4-Allen Berlanga punts 51 yards to DET 27. 80-Jason Myers to CHI 45 for 27 yards. Tackle by 24-Andre Bolden. DET 67-Richard Shah was injured on the play. He looks like he should be able to return. DET 31-Horace Graham was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#4 Allen Berlanga - P</t>
   </si>
   <si>
-    <t>#71 Kevin Link - RG</t>
+    <t>#71 Kevin Link - LT</t>
   </si>
   <si>
     <t>10:36</t>
   </si>
   <si>
     <t>CHI 45</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>1-10-CHI 45 (10:37) 5-Richard Bodden pass complete to 87-Glen Corral to CHI 43 for 2 yards. Tackle by 44-Darryl Atkinson.</t>
   </si>
   <si>
     <t>9:56</t>
   </si>
   <si>
     <t>CHI 43</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Curl</t>
   </si>
@@ -1439,51 +1439,51 @@
   <si>
     <t>7:00</t>
   </si>
   <si>
     <t>(7:01) 12-James White kicks 74 yards from DET 35 to CHI -9. Touchback.</t>
   </si>
   <si>
     <t>46 Normal Outside Blitz</t>
   </si>
   <si>
     <t>1-10-CHI 25 (7:01) 8-Michael Casper pass incomplete, the ball was thrown away. Pressure by 91-Carter Miller.</t>
   </si>
   <si>
     <t>6:55</t>
   </si>
   <si>
     <t>2-10-CHI 25 (6:56) 8-Michael Casper pass complete to 83-Larry Santos to CHI 49 for 24 yards. Tackle by 38-Henry Baker.</t>
   </si>
   <si>
     <t>6:21</t>
   </si>
   <si>
     <t>1-10-CHI 49 (6:20) 38-Tom Rogers ran to DET 49 for 2 yards. Tackle by 96-Joseph Young.</t>
   </si>
   <si>
-    <t>#19 Jose Wills - WR</t>
+    <t>#3 Jose Wills - RB</t>
   </si>
   <si>
     <t>5:36</t>
   </si>
   <si>
     <t>2-8-DET 49 (5:35) 20-Bob Lloyd ran to DET 48 for 1 yards. Tackle by 57-Jeff Vaughn.</t>
   </si>
   <si>
     <t>4:56</t>
   </si>
   <si>
     <t>3-7-DET 48 (4:55) 8-Michael Casper pass complete to 17-Charles Best to DET 40 for 7 yards. Tackle by 96-Joseph Klein.</t>
   </si>
   <si>
     <t>4:10</t>
   </si>
   <si>
     <t>1-10-DET 40 (4:09) 20-Bob Lloyd ran to DET 45 for -5 yards. Tackle by 71-Nathan Davis.</t>
   </si>
   <si>
     <t>3:30</t>
   </si>
   <si>
     <t>2-15-DET 45 (3:29) 8-Michael Casper pass Pass knocked down by 46-Thomas Hahn. incomplete, intended for 17-Charles Best.</t>
   </si>
@@ -2168,91 +2168,91 @@
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="389.191" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="32.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="56" max="56" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="58" max="58" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="75" max="75" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="29.421" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">