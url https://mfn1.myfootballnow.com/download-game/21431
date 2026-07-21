--- v0 (2026-06-28)
+++ v1 (2026-07-21)
@@ -494,57 +494,57 @@
   <si>
     <t>PHI 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(12:54) Extra point GOOD by 5-Jaime Jacobs. NYN 7 PHI 0</t>
   </si>
   <si>
     <t>#2 Doyle Armstrong - P</t>
   </si>
   <si>
     <t>#63 Harlan Mills - C</t>
   </si>
   <si>
     <t>#5 Jaime Jacobs - K</t>
   </si>
   <si>
     <t>#52 Ronald Cross - LT</t>
   </si>
   <si>
-    <t>#71 Lewis Pimentel - RG</t>
+    <t>#53 Lewis Pimentel - RG</t>
   </si>
   <si>
     <t>#67 David Graham - RG</t>
   </si>
   <si>
-    <t>#57 Richard Saba - LG</t>
+    <t>#60 Richard Saba - LG</t>
   </si>
   <si>
     <t>#55 Edgar Moffett - WLB</t>
   </si>
   <si>
     <t>#52 William Smith - MLB</t>
   </si>
   <si>
     <t>#94 Alberto Burdette - MLB</t>
   </si>
   <si>
     <t>#43 Richard Smith - WLB</t>
   </si>
   <si>
     <t>NYN 35</t>
   </si>
   <si>
     <t>(12:54) 5-Jaime Jacobs kicks 75 yards from NYN 35 to PHI -10. Touchback.</t>
   </si>
   <si>
     <t>#19 Floyd Treat - WR</t>
   </si>
   <si>
     <t>#40 Robert Vasquez - CB</t>
   </si>