--- v0 (2026-06-28)
+++ v1 (2026-07-21)
@@ -548,51 +548,51 @@
   <si>
     <t>4-6-MIA 48 (12:24) 1-Jeremiah Jessup punts 52 yards to MIA -4.4-6-MIA 48 (12:24) 1-Jeremiah Jessup punts 52 yards to MIA -4. Touchback.</t>
   </si>
   <si>
     <t>#1 Jeremiah Jessup - P</t>
   </si>
   <si>
     <t>#7 Ernie Shelton - RB</t>
   </si>
   <si>
     <t>#47 Keith Napoli - RB</t>
   </si>
   <si>
     <t>#58 Chris Barrett - RDE</t>
   </si>
   <si>
     <t>#52 Dan Cooper - WLB</t>
   </si>
   <si>
     <t>#68 Timothy Adkins - DT</t>
   </si>
   <si>
     <t>#77 Darryl Jenkins - LG</t>
   </si>
   <si>
-    <t>#64 Sean Smith - LG</t>
+    <t>#64 Sean Smith - RG</t>
   </si>
   <si>
     <t>#94 Edward Hall - DT</t>
   </si>
   <si>
     <t>12:15</t>
   </si>
   <si>
     <t>MIA 20</t>
   </si>
   <si>
     <t>Shotgun 4 Wide All Curls</t>
   </si>
   <si>
     <t>Dime Normal 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-MIA 20 (12:16) 7-Thomas Pugliese pass Pass knocked down by 37-Paul Dixson. incomplete, intended for 15-Daniel McNabb.</t>
   </si>
   <si>
     <t>#7 Thomas Pugliese - QB</t>
   </si>
   <si>
     <t>#39 Jesse Pearson - RB</t>
   </si>