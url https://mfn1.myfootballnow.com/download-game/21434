--- v0 (2026-06-28)
+++ v1 (2026-07-21)
@@ -965,51 +965,51 @@
   <si>
     <t>13:37</t>
   </si>
   <si>
     <t>BUF 37</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-BUF 37 (13:36) 13-John Wade pass complete to 14-Doug King to WAS 49 for 14 yards. Tackle by 96-Vincent Albertson. WAS 27-Russell Orr was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>12:51</t>
   </si>
   <si>
     <t>WAS 49</t>
   </si>
   <si>
     <t>4-3 Under Shallow Right Zone</t>
   </si>
   <si>
     <t>1-10-WAS 49 (12:50) 13-John Wade pass incomplete, the ball was thrown away. Pressure by 92-Joseph Law.</t>
   </si>
   <si>
-    <t>#31 Larry Hinkle - SS</t>
+    <t>#32 Larry Hinkle - SS</t>
   </si>
   <si>
     <t>12:45</t>
   </si>
   <si>
     <t>2-10-WAS 49 (12:46) 42-Hector Debnam ran to WAS 47 for 1 yards. Tackle by 73-Kyle Connor.</t>
   </si>
   <si>
     <t>12:15</t>
   </si>
   <si>
     <t>WAS 47</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>3-9-WAS 47 (12:14) 13-John Wade pass complete to 87-Jerry Jimenez to WAS 38 for 9 yards. Tackle by 42-James Carswell.</t>
   </si>
   <si>
     <t>11:39</t>
   </si>
   <si>
     <t>WAS 38</t>
   </si>