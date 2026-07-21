--- v0 (2026-06-28)
+++ v1 (2026-07-21)
@@ -515,63 +515,63 @@
   <si>
     <t>IND 36</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-11-IND 36 (11:06) 7-Dustin Christensen punts 57 yards to TEN 7.</t>
   </si>
   <si>
     <t>#7 Dustin Christensen - P</t>
   </si>
   <si>
     <t>#53 Lee Thomas - C</t>
   </si>
   <si>
     <t>#21 Samuel Burke - RB</t>
   </si>
   <si>
     <t>#33 Fredrick Jackson - CB</t>
   </si>
   <si>
-    <t>#46 Robert Polley - FS</t>
+    <t>#46 Robert Polley - SS</t>
   </si>
   <si>
     <t>#70 Mario Dejesus - LT</t>
   </si>
   <si>
     <t>#52 Donnie Putnam - RT</t>
   </si>
   <si>
     <t>#72 Mike Schooler - LDE</t>
   </si>
   <si>
-    <t>#95 Lionel Betty - RDE</t>
+    <t>#95 Lionel Betty - DT</t>
   </si>
   <si>
     <t>10:56</t>
   </si>
   <si>
     <t>TEN 7</t>
   </si>
   <si>
     <t>Singleback Empty 4 WR Post Corner</t>
   </si>
   <si>
     <t>Dime Normal Double WR1 WR2</t>
   </si>
   <si>
     <t>1-10-TEN 7 (10:57) 11-Ralph Archie sacked at TEN 2 for -5 yards (71-Thomas Marino). Sack allowed by 75-David McClain.</t>
   </si>
   <si>
     <t>#11 Ralph Archie - QB</t>
   </si>
   <si>
     <t>#81 James Blankenship - TE</t>
   </si>
   <si>
     <t>#19 Sean Taylor - WR</t>
   </si>
@@ -1283,51 +1283,51 @@
   <si>
     <t>2-1-TEN 7 (0:33) 15-David Woods pass complete to 16-Stephen Sullivan to TEN 5 for 2 yards. Tackle by 34-Marcelino Miller.</t>
   </si>
   <si>
     <t>0:06</t>
   </si>
   <si>
     <t>TEN 5</t>
   </si>
   <si>
     <t>1-5-TEN 5 (0:05) 14-Steven Levasseur 23 yard field goal is GOOD. TEN 10 IND 3</t>
   </si>
   <si>
     <t>#14 Steven Levasseur - K</t>
   </si>
   <si>
     <t>#75 Kenneth Medeiros - LT</t>
   </si>
   <si>
     <t>#90 Sam Craig - SLB</t>
   </si>
   <si>
     <t>#99 Daniel Johnson - SLB</t>
   </si>
   <si>
-    <t>#92 Mark Eubanks - MLB</t>
+    <t>#92 Mark Eubanks - WLB</t>
   </si>
   <si>
     <t>0:02</t>
   </si>
   <si>
     <t>IND 35</t>
   </si>
   <si>
     <t>(0:03) 14-Steven Levasseur kicks 71 yards from IND 35 to TEN -6. 21-Samuel Burke to TEN 25 for 31 yards. Tackle by 99-Charles Iniguez. 46-Robert Polley totally missed that block. TEN 94-Gordon Carroll was injured on the play. He looks like he should be able to return. TEN 92-Mark Eubanks was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>End of half.</t>
   </si>
   <si>
     <t>(15:00) 14-Steven Levasseur kicks 71 yards from IND 35 to TEN -6. Touchback.</t>
   </si>
   <si>
     <t>#12 Gustavo Alexander - WR</t>
   </si>
   <si>
     <t>1-10-TEN 25 (15:00) 86-Israel Pape ran to TEN 31 for 6 yards. Tackle by 20-Harold Harrison.</t>
   </si>
   <si>
     <t>14:15</t>
   </si>