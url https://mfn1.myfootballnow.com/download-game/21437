--- v0 (2026-06-28)
+++ v1 (2026-07-21)
@@ -476,51 +476,51 @@
   <si>
     <t>13:39</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-8-LAA 28 (13:40) 13-Matthew Blankenship punts 44 yards to CIN 28. Fair Catch by 82-Albert Bowers.</t>
   </si>
   <si>
     <t>#13 Matthew Blankenship - P</t>
   </si>
   <si>
     <t>#67 Gregory Adams - RT</t>
   </si>
   <si>
     <t>#82 Albert Bowers - WR</t>
   </si>
   <si>
     <t>#22 Zachary Haws - CB</t>
   </si>
   <si>
-    <t>#29 Robert McCubbin - CB</t>
+    <t>#29 Robert McCubbin - SS</t>
   </si>
   <si>
     <t>#49 Alex Sellers - FS</t>
   </si>
   <si>
     <t>#78 William Robertson - LG</t>
   </si>
   <si>
     <t>#58 Lewis Page - C</t>
   </si>
   <si>
     <t>13:33</t>
   </si>
   <si>
     <t>CIN 28</t>
   </si>
   <si>
     <t>I Formation Power HB Sweep Weak</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>1-10-CIN 28 (13:34) 21-John Brown ran to CIN 35 for 6 yards. Tackle by 47-Richard Young.</t>
   </si>